--- v0 (2026-03-09)
+++ v1 (2026-05-30)
@@ -288,78 +288,116 @@
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59922573" w14:textId="77777777" w:rsidR="004A0C70" w:rsidRDefault="009C2DBF" w:rsidP="004A0C70">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk219401906"/>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009C2DBF">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Методичні вказівки </w:t>
+        <w:t>Методичні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>вказівки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="478C8503" w14:textId="68888CE5" w:rsidR="009C2DBF" w:rsidRPr="009C2DBF" w:rsidRDefault="009C2DBF" w:rsidP="004A0C70">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C2DBF">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>до виконання</w:t>
-      </w:r>
+        <w:t xml:space="preserve">до </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>виконання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009C2DBF">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> лабораторних </w:t>
       </w:r>
       <w:r w:rsidRPr="009C2DBF">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>роб</w:t>
       </w:r>
       <w:r w:rsidRPr="009C2DBF">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
@@ -368,169 +406,390 @@
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>т</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74D7A1E6" w14:textId="77777777" w:rsidR="009C2DBF" w:rsidRPr="009C2DBF" w:rsidRDefault="009C2DBF" w:rsidP="009C2DBF">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C2DBF">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>для здобувачів першого (бакалаврського)</w:t>
+        <w:t xml:space="preserve">для </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>здобувачів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>першого</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бакалаврського</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F6ADE48" w14:textId="77777777" w:rsidR="009C2DBF" w:rsidRPr="009C2DBF" w:rsidRDefault="009C2DBF" w:rsidP="009C2DBF">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009C2DBF">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>рівня вищої освіти</w:t>
-      </w:r>
+        <w:t>рівня</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>вищої</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>освіти</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="11DE2F06" w14:textId="77777777" w:rsidR="009C2DBF" w:rsidRPr="009C2DBF" w:rsidRDefault="009C2DBF" w:rsidP="009C2DBF">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009C2DBF">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">спеціальності </w:t>
+        <w:t>спеціальності</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00986F07">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">015 </w:t>
       </w:r>
       <w:r w:rsidRPr="009C2DBF">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>“Професійна освіта”</w:t>
+        <w:t>“</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Професійна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>освіта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13BEBBDE" w14:textId="77777777" w:rsidR="00986F07" w:rsidRPr="009C2DBF" w:rsidRDefault="00986F07" w:rsidP="00986F07">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009C2DBF">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>спеціал</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>ізації 015</w:t>
+        <w:t>ізації</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 015</w:t>
       </w:r>
       <w:r w:rsidRPr="009C2DBF">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.39</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="173A0074" w14:textId="77777777" w:rsidR="009C2DBF" w:rsidRPr="00983CAD" w:rsidRDefault="00986F07" w:rsidP="00986F07">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C2DBF">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> “Професійна освіта. (Цифрові технології)”</w:t>
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Професійна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>освіта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Цифрові</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>технології</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)”</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="27301C96" w14:textId="77777777" w:rsidR="009C2DBF" w:rsidRPr="009422BD" w:rsidRDefault="009C2DBF" w:rsidP="009C2DBF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1701"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BC5740A" w14:textId="77777777" w:rsidR="009C2DBF" w:rsidRPr="009422BD" w:rsidRDefault="009C2DBF" w:rsidP="009C2DBF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1701"/>
@@ -884,51 +1143,69 @@
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="009422BD">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>В.</w:t>
       </w:r>
       <w:r w:rsidRPr="009422BD">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Г. Голенков, </w:t>
+        <w:t xml:space="preserve">Г. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009422BD">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Голенков</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009422BD">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>старший викладач</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="030FFCE6" w14:textId="7A3EB80F" w:rsidR="00BE2FC2" w:rsidRPr="009422BD" w:rsidRDefault="00BE2FC2" w:rsidP="0088129D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1006,51 +1283,69 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD2500">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>д</w:t>
       </w:r>
       <w:r w:rsidR="009F5104">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>-р</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD2500">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> техн. наук, </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD2500">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>техн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD2500">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. наук, </w:t>
       </w:r>
       <w:r w:rsidR="009F5104">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>пр</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD2500">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>о</w:t>
       </w:r>
       <w:r w:rsidR="009F5104">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>фесор</w:t>
       </w:r>
@@ -1124,51 +1419,69 @@
         </w:rPr>
         <w:t>А</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD2500">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Гончаренко</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD2500">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>, д-р техн. наук, професор, завідуюч</w:t>
+        <w:t xml:space="preserve">, д-р </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD2500">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>техн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD2500">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. наук, професор, завідуюч</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">а </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD2500">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>кафедрою</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> інформаційних технологій</w:t>
       </w:r>
@@ -1220,76 +1533,187 @@
     </w:p>
     <w:p w14:paraId="7BEE2E7C" w14:textId="77777777" w:rsidR="00173F32" w:rsidRPr="009C2DBF" w:rsidRDefault="00173F32" w:rsidP="0088129D">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:snapToGrid w:val="0"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B7A5570" w14:textId="77777777" w:rsidR="004439F4" w:rsidRPr="009C2DBF" w:rsidRDefault="004439F4" w:rsidP="0088129D">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="698"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009C2DBF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Затверджено на засідані кафедри інформаційних технологій, протокол №</w:t>
+        <w:t>Затверджено</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>засідані</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кафедри</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>інформаційних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>технологій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, протокол №</w:t>
       </w:r>
       <w:r w:rsidR="00CE0641" w:rsidRPr="009C2DBF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11</w:t>
       </w:r>
       <w:r w:rsidRPr="009C2DBF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> від </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>від</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006372D4" w:rsidRPr="009C2DBF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>16 березня 20</w:t>
       </w:r>
       <w:r w:rsidR="00BE2FC2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>26</w:t>
       </w:r>
       <w:r w:rsidRPr="009C2DBF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
@@ -1396,51 +1820,69 @@
         </w:rPr>
         <w:t>Мет</w:t>
       </w:r>
       <w:r w:rsidR="004439F4" w:rsidRPr="00490F3F">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>о</w:t>
       </w:r>
       <w:r w:rsidR="00296F87" w:rsidRPr="00490F3F">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>дичні вказівки до виконання лабораторних робіт</w:t>
       </w:r>
       <w:r w:rsidR="004439F4" w:rsidRPr="00490F3F">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>. /Уклад.: В.Г. Голенков. – К.: КНУБА, 20</w:t>
+        <w:t xml:space="preserve">. /Уклад.: В.Г. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004439F4" w:rsidRPr="00490F3F">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Голенков</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004439F4" w:rsidRPr="00490F3F">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>. – К.: КНУБА, 20</w:t>
       </w:r>
       <w:r w:rsidR="009C2DBF" w:rsidRPr="00490F3F">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>26</w:t>
       </w:r>
       <w:r w:rsidR="004439F4" w:rsidRPr="00490F3F">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">. – </w:t>
       </w:r>
       <w:r w:rsidR="00A9565A" w:rsidRPr="00A31229">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="004439F4" w:rsidRPr="00490F3F">
@@ -1567,52 +2009,61 @@
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Розглянуто </w:t>
       </w:r>
       <w:r w:rsidR="00DE3492" w:rsidRPr="003359FE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>теоретичні положення та інтерфейс</w:t>
       </w:r>
       <w:r w:rsidR="003359FE" w:rsidRPr="003359FE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> емулятора </w:t>
       </w:r>
       <w:r w:rsidR="003359FE" w:rsidRPr="003359FE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t> Emu</w:t>
-      </w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003359FE" w:rsidRPr="003359FE">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Emu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003359FE" w:rsidRPr="003359FE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>8086</w:t>
       </w:r>
       <w:r w:rsidR="003359FE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">, а також принципи </w:t>
       </w:r>
       <w:r w:rsidR="00DE3492" w:rsidRPr="003359FE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>програм</w:t>
       </w:r>
       <w:r w:rsidR="003359FE">
@@ -1890,52 +2341,62 @@
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidRPr="009C2DBF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F0D3"/>
       </w:r>
       <w:r w:rsidR="00B075CF" w:rsidRPr="009C2DBF">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009C2DBF">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>В. Г. Голенков</w:t>
-      </w:r>
+        <w:t xml:space="preserve">В. Г. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Голенков</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00490F3F" w:rsidRPr="009C2DBF">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00490F3F">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B075CF" w:rsidRPr="009C2DBF">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00490F3F">
@@ -2127,57 +2588,67 @@
         </w:rPr>
         <w:t xml:space="preserve"> на </w:t>
       </w:r>
       <w:r w:rsidR="00290C64" w:rsidRPr="003359FE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>емулято</w:t>
       </w:r>
       <w:r w:rsidR="00290C64" w:rsidRPr="00290C64">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">рі </w:t>
       </w:r>
       <w:r w:rsidR="00290C64" w:rsidRPr="00290C64">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t> Emu</w:t>
-      </w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00290C64" w:rsidRPr="00290C64">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Emu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00290C64" w:rsidRPr="00290C64">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>8086</w:t>
       </w:r>
       <w:r w:rsidR="00290C64">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> та </w:t>
       </w:r>
       <w:r w:rsidR="00290C64" w:rsidRPr="003359FE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>програм</w:t>
       </w:r>
       <w:r w:rsidR="00290C64">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -2395,52 +2866,62 @@
         </w:rPr>
         <w:t xml:space="preserve">на </w:t>
       </w:r>
       <w:r w:rsidR="00290C64" w:rsidRPr="003359FE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>емулято</w:t>
       </w:r>
       <w:r w:rsidR="00290C64" w:rsidRPr="00290C64">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">рі </w:t>
       </w:r>
       <w:r w:rsidR="00290C64" w:rsidRPr="00290C64">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t> Emu</w:t>
-      </w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00290C64" w:rsidRPr="00290C64">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Emu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00290C64" w:rsidRPr="00290C64">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>8086</w:t>
       </w:r>
       <w:r w:rsidR="00290C64">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> та </w:t>
       </w:r>
       <w:r w:rsidR="00290C64" w:rsidRPr="003359FE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>програм</w:t>
@@ -2544,57 +3025,167 @@
       <w:r w:rsidR="00591DA4" w:rsidRPr="009C2DBF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>е</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>гулювання температури</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E2DAA6E" w14:textId="77777777" w:rsidR="00591DA4" w:rsidRPr="009C2DBF" w:rsidRDefault="00591DA4" w:rsidP="0088129D">
+    <w:p w14:paraId="5E2DAA6E" w14:textId="77777777" w:rsidR="00591DA4" w:rsidRDefault="00591DA4" w:rsidP="0088129D">
       <w:pPr>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52276104" w14:textId="4E12F600" w:rsidR="00E40347" w:rsidRPr="009C2DBF" w:rsidRDefault="00E40347" w:rsidP="00E40347">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>гулювання температури</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, модель </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(заняття </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26317377" w14:textId="77777777" w:rsidR="00E40347" w:rsidRPr="00E40347" w:rsidRDefault="00E40347" w:rsidP="0088129D">
+      <w:pPr>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BBD9A80" w14:textId="14FB53E2" w:rsidR="00655E72" w:rsidRPr="00655E72" w:rsidRDefault="00655E72" w:rsidP="00655E72">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00655E72">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="00056211">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -2606,135 +3197,141 @@
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Запустіть програму </w:t>
       </w:r>
       <w:r w:rsidRPr="00655E72">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Emu8086</w:t>
       </w:r>
       <w:r w:rsidRPr="00655E72">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>. У її вікні натисніть кнопку </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00655E72">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Continue</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00655E72">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33DD0FD8" w14:textId="62AC58FD" w:rsidR="00655E72" w:rsidRPr="00655E72" w:rsidRDefault="00655E72" w:rsidP="00655E72">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00655E72">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>2. Натисніть кнопку </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00655E72">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Samples</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00655E72">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t> і відкрийте файл </w:t>
       </w:r>
       <w:r w:rsidRPr="00655E72">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Thermometer</w:t>
       </w:r>
       <w:r w:rsidRPr="00655E72">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00655E72">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>asm</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00655E72">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42B5A850" w14:textId="7686BD47" w:rsidR="00655E72" w:rsidRPr="00655E72" w:rsidRDefault="00655E72" w:rsidP="00655E72">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00655E72">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
@@ -2816,60 +3413,62 @@
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> у вашу програму, а файл </w:t>
       </w:r>
       <w:r w:rsidR="00056211" w:rsidRPr="00655E72">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Thermometer</w:t>
       </w:r>
       <w:r w:rsidR="00056211" w:rsidRPr="00655E72">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00056211" w:rsidRPr="00655E72">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>asm</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00056211">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EB1216" w:rsidRPr="00EB1216">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>залиши</w:t>
       </w:r>
       <w:r w:rsidRPr="00655E72">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>вся незмінним.</w:t>
@@ -3034,83 +3633,83 @@
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AD46DEE" w14:textId="47006B83" w:rsidR="00655E72" w:rsidRDefault="00655E72" w:rsidP="00655E72">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00655E72">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="76295C26" wp14:editId="58C93F3A">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="76295C26" wp14:editId="1D411B4C">
+            <wp:extent cx="1533525" cy="2580147"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="304265802" name="Рисунок 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 11"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1877201" cy="3158379"/>
+                      <a:ext cx="1552901" cy="2612748"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="19C64B4D" w14:textId="77777777" w:rsidR="00655E72" w:rsidRDefault="00655E72" w:rsidP="00655E72">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
@@ -3172,51 +3771,70 @@
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75E1D546" w14:textId="1CD2CB6F" w:rsidR="00655E72" w:rsidRPr="00655E72" w:rsidRDefault="00655E72" w:rsidP="00655E72">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00655E72">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>В ньому поточна температура зчитується з порту вводу, що має адресу 125, а порт виводу з адресою 127 управляє роботою пальника: запис 1 в цей порт</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">В ньому поточна температура зчитується з порту вводу, що має адресу 125, а порт виводу з </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00655E72">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>адресою</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00655E72">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 127 управляє роботою пальника: запис 1 в цей порт</w:t>
       </w:r>
       <w:r w:rsidR="00056211">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> вмикає </w:t>
       </w:r>
       <w:r w:rsidRPr="00655E72">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>пальник, запис 0 – ви</w:t>
       </w:r>
       <w:r w:rsidR="00056211">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">микає. </w:t>
       </w:r>
@@ -3327,637 +3945,936 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>пальнику температура не падає нижче за температуру повітря, яку ви можете задати у полі </w:t>
       </w:r>
       <w:r w:rsidRPr="00655E72">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Air Temperature</w:t>
       </w:r>
       <w:r w:rsidRPr="00655E72">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73BFC408" w14:textId="2242BA4A" w:rsidR="00655E72" w:rsidRPr="00655E72" w:rsidRDefault="00655E72" w:rsidP="00655E72">
+    <w:p w14:paraId="512DE4C7" w14:textId="77777777" w:rsidR="00E40347" w:rsidRDefault="00E40347" w:rsidP="00655E72">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00655E72">
-[...56 lines deleted...]
-    <w:p w14:paraId="1ED04C70" w14:textId="27C8C212" w:rsidR="00655E72" w:rsidRPr="00655E72" w:rsidRDefault="00655E72" w:rsidP="00655E72">
+    </w:p>
+    <w:p w14:paraId="68AE787D" w14:textId="1EC1EC9D" w:rsidR="00E40347" w:rsidRPr="009C2DBF" w:rsidRDefault="00E40347" w:rsidP="00E40347">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">гулювання температури, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>пр</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">грамна реалізація 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(заняття </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3608177D" w14:textId="37263E39" w:rsidR="00E40347" w:rsidRDefault="00655E72" w:rsidP="00655E72">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00655E72">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>7. Виконайте програму в покроковому режимі, натискаючи кнопку </w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00655E72">
-[...36 lines deleted...]
-    <w:p w14:paraId="38111CF6" w14:textId="59AB06D2" w:rsidR="00655E72" w:rsidRPr="00655E72" w:rsidRDefault="00655E72" w:rsidP="00655E72">
+    </w:p>
+    <w:p w14:paraId="73BFC408" w14:textId="194E5796" w:rsidR="00655E72" w:rsidRPr="00655E72" w:rsidRDefault="00E40347" w:rsidP="00655E72">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00655E72">
-[...102 lines deleted...]
-    <w:p w14:paraId="0390CCA8" w14:textId="35C17C52" w:rsidR="00655E72" w:rsidRPr="00655E72" w:rsidRDefault="00655E72" w:rsidP="00655E72">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r w:rsidR="00655E72" w:rsidRPr="00655E72">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Уважно проаналізуйте вашу програму</w:t>
+      </w:r>
+      <w:r w:rsidR="00056211">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> регулювання температури. </w:t>
+      </w:r>
+      <w:r w:rsidR="00655E72" w:rsidRPr="00655E72">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>В ній передбачене</w:t>
+      </w:r>
+      <w:r w:rsidR="00056211">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> увімкнення </w:t>
+      </w:r>
+      <w:r w:rsidR="00655E72" w:rsidRPr="00655E72">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>пальника, якщо температура падає нижче 60º і його в</w:t>
+      </w:r>
+      <w:r w:rsidR="00056211">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">имкнення, </w:t>
+      </w:r>
+      <w:r w:rsidR="00655E72" w:rsidRPr="00655E72">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>якщо вона перевищує 80º. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ED04C70" w14:textId="27C8C212" w:rsidR="00655E72" w:rsidRPr="00655E72" w:rsidRDefault="00655E72" w:rsidP="00655E72">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00655E72">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>9. Під час виконання програми в неперервному режимі ви можете, перетягуючи повзунок </w:t>
+        <w:t>7. Виконайте програму в покроковому режимі, натискаючи кнопку </w:t>
       </w:r>
       <w:r w:rsidRPr="00655E72">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Step Delay ms</w:t>
+        <w:t>Single Step</w:t>
       </w:r>
       <w:r w:rsidRPr="00655E72">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="uk-UA"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="650800DA" w14:textId="5C06FA4A" w:rsidR="00655E72" w:rsidRPr="00655E72" w:rsidRDefault="00655E72" w:rsidP="00655E72">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00655E72">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>або клавішу </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00655E72">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00655E72">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00655E72">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38111CF6" w14:textId="59AB06D2" w:rsidR="00655E72" w:rsidRPr="00655E72" w:rsidRDefault="00655E72" w:rsidP="00655E72">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00655E72">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>10. Поверніться у вікно програми </w:t>
+        <w:t>8. Випробуйте роботу програми в неперервному режимі, натиснувши кнопку </w:t>
       </w:r>
       <w:r w:rsidRPr="00655E72">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="uk-UA"/>
-[...1 lines deleted...]
-        <w:t>Emu8086</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Run</w:t>
       </w:r>
       <w:r w:rsidRPr="00655E72">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="uk-UA"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="7F159165" w14:textId="415B45FF" w:rsidR="00655E72" w:rsidRPr="00655E72" w:rsidRDefault="00655E72" w:rsidP="00655E72">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00655E72">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>або</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB1216">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> клавішу </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB1216" w:rsidRPr="00EB1216">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB1216" w:rsidRPr="00EB1216">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB1216" w:rsidRPr="00EB1216">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB1216">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Щоб зупинити виконання програми, користуйтесь </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00655E72">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>кнопкою </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00655E72">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Stop</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00655E72">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0390CCA8" w14:textId="35C17C52" w:rsidR="00655E72" w:rsidRPr="00655E72" w:rsidRDefault="00655E72" w:rsidP="00655E72">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00655E72">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>11. Натисніть кнопку </w:t>
+        <w:t>9. Під час виконання програми в неперервному режимі ви можете, перетягуючи повзунок </w:t>
       </w:r>
       <w:r w:rsidRPr="00655E72">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Emulate</w:t>
-      </w:r>
+        <w:t>Step Delay </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00655E72">
         <w:rPr>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="7977C699" w14:textId="468AB969" w:rsidR="00655E72" w:rsidRPr="00655E72" w:rsidRDefault="00655E72" w:rsidP="00655E72">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ms</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00655E72">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, встановлювати різні значення затримки зчитування і виконання команд програми. Це дає вам змогу зробити висновок про те, як впливає швидкість роботи мікропроцесора на точність</w:t>
+      </w:r>
+      <w:r w:rsidR="00056211" w:rsidRPr="00056211">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00056211">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>регулювання температури.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="650800DA" w14:textId="5C06FA4A" w:rsidR="00655E72" w:rsidRPr="00655E72" w:rsidRDefault="00655E72" w:rsidP="00655E72">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00655E72">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>12. У вікні емулятора в меню </w:t>
+        <w:t>10. Поверніться у вікно програми </w:t>
       </w:r>
       <w:r w:rsidRPr="00655E72">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t>Virtual Devices</w:t>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Emu8086</w:t>
       </w:r>
       <w:r w:rsidRPr="00655E72">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t> оберіть </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> й </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00655E72">
         <w:rPr>
-          <w:i/>
-[...6 lines deleted...]
-      </w:r>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>внесіть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00655E72">
         <w:rPr>
-          <w:i/>
-[...122 lines deleted...]
-    <w:p w14:paraId="030AE5FB" w14:textId="72967B57" w:rsidR="00655E72" w:rsidRPr="00655E72" w:rsidRDefault="00655E72" w:rsidP="00655E72">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> зміни до тексту програми, щоб задати інший діапазон температур, наприклад, від 50º до 60º.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F159165" w14:textId="415B45FF" w:rsidR="00655E72" w:rsidRDefault="00655E72" w:rsidP="00655E72">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00655E72">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>13. Проаналізуйте і виконайте в покроковому режимі цю програму (вона записує дані в порти виводу з адресами 115, 117 і зчитує дані з портів вводу з адресами 110, 112).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="54256E2D" w14:textId="1187AC71" w:rsidR="00655E72" w:rsidRPr="00655E72" w:rsidRDefault="00655E72" w:rsidP="00655E72">
+        <w:t>11. Натисніть кнопку </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00655E72">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Emulate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00655E72">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t> і перевірте роботу програми з новим діапазоном температур.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B9E2AC6" w14:textId="77777777" w:rsidR="00E40347" w:rsidRDefault="00E40347" w:rsidP="00E40347">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C45191B" w14:textId="791C9CC5" w:rsidR="00E40347" w:rsidRPr="009C2DBF" w:rsidRDefault="00E40347" w:rsidP="00E40347">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">гулювання температури, програмна реалізація </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>2 (заняття 3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53EB7DC7" w14:textId="77777777" w:rsidR="00E40347" w:rsidRPr="00655E72" w:rsidRDefault="00E40347" w:rsidP="00655E72">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7977C699" w14:textId="468AB969" w:rsidR="00655E72" w:rsidRPr="00655E72" w:rsidRDefault="00655E72" w:rsidP="00655E72">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00655E72">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>14. Внесіть зміни до програми</w:t>
+        <w:t>12. У вікні емулятора в меню </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00655E72">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Virtual Devices</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00655E72">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t> оберіть </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00655E72">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Simple</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00655E72">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00655E72">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>exe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00655E72">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, а у вікні програми </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00655E72">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Emu8086</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00655E72">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t> натисніть кнопку </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00655E72">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Samples</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00655E72">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t> і відкрийте файл </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00655E72">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>simple</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00655E72">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00655E72">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>io</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00655E72">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00655E72">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>asm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00655E72">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="030AE5FB" w14:textId="72967B57" w:rsidR="00655E72" w:rsidRPr="00655E72" w:rsidRDefault="00655E72" w:rsidP="00655E72">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00655E72">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>13. Проаналізуйте і виконайте в покроковому режимі цю програму (вона записує дані в порти виводу з адресами 115, 117 і зчитує дані з портів вводу з адресами 110, 112).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54256E2D" w14:textId="1187AC71" w:rsidR="00655E72" w:rsidRPr="00655E72" w:rsidRDefault="00655E72" w:rsidP="00655E72">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00655E72">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>14. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00655E72">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Внесіть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00655E72">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> зміни до програми</w:t>
       </w:r>
       <w:r w:rsidR="00EB1216">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> регулювання температури таким чином, </w:t>
       </w:r>
       <w:r w:rsidRPr="00655E72">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>щоб температури</w:t>
       </w:r>
       <w:r w:rsidR="00EB1216">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> увімкнення та вимкнення п</w:t>
       </w:r>
@@ -4218,51 +5135,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C2DBF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Лабораторна робота № 2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7837653A" w14:textId="77777777" w:rsidR="00591DA4" w:rsidRPr="009C2DBF" w:rsidRDefault="00591DA4" w:rsidP="00655E72">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00335A56" w14:textId="2F3BB59F" w:rsidR="00591DA4" w:rsidRPr="009C2DBF" w:rsidRDefault="00056211" w:rsidP="00655E72">
+    <w:p w14:paraId="00335A56" w14:textId="230FAFFF" w:rsidR="00591DA4" w:rsidRPr="009C2DBF" w:rsidRDefault="00056211" w:rsidP="00655E72">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Упр</w:t>
       </w:r>
       <w:r w:rsidR="00BA2C39" w:rsidRPr="009C2DBF">
@@ -4302,50 +5219,138 @@
         <w:t>лі</w:t>
       </w:r>
       <w:r w:rsidR="00667B92" w:rsidRPr="009C2DBF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ння</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> кроковим двигуном</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="489DB0F2" w14:textId="77777777" w:rsidR="00E40347" w:rsidRDefault="00E40347" w:rsidP="00E40347">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2689C47B" w14:textId="0E435843" w:rsidR="00E40347" w:rsidRPr="009C2DBF" w:rsidRDefault="00E40347" w:rsidP="00E40347">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Упр</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ав</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>лі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ння</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кроковим двигуном, модель (заняття 1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D1D36E2" w14:textId="77777777" w:rsidR="00591DA4" w:rsidRPr="009C2DBF" w:rsidRDefault="00591DA4" w:rsidP="00655E72">
       <w:pPr>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58CF604A" w14:textId="3BB7C5DB" w:rsidR="00B01093" w:rsidRPr="00B01093" w:rsidRDefault="00B01093" w:rsidP="00B01093">
       <w:pPr>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B01093">
         <w:rPr>
@@ -4370,60 +5375,62 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26ADDC7D" w14:textId="77777777" w:rsidR="00B01093" w:rsidRPr="00B01093" w:rsidRDefault="00B01093" w:rsidP="00B01093">
       <w:pPr>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B01093">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>2.  Натисніть кнопку </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B01093">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Samples</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B01093">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t> і відкрийте файл </w:t>
       </w:r>
       <w:r w:rsidRPr="00B01093">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00B01093">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>tepper</w:t>
@@ -4436,60 +5443,62 @@
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="00B01093">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>motor</w:t>
       </w:r>
       <w:r w:rsidRPr="00B01093">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B01093">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>asm</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B01093">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76F06692" w14:textId="7875C9E6" w:rsidR="00B01093" w:rsidRPr="00B01093" w:rsidRDefault="00B01093" w:rsidP="00B01093">
       <w:pPr>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B01093">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
@@ -4575,59 +5584,71 @@
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="00B01093">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>motor</w:t>
       </w:r>
       <w:r w:rsidRPr="00B01093">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B01093">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>asm </w:t>
+        <w:t>asm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B01093">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B01093">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>залишився незмінним.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F9BF3F5" w14:textId="24DB8235" w:rsidR="00B01093" w:rsidRPr="00B01093" w:rsidRDefault="00B01093" w:rsidP="00B01093">
       <w:pPr>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B01093">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
@@ -4649,78 +5670,126 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>. В результаті текст збереженої вами програми відкриється в окремому вікні, а ще в одному вікні відкриється емулятор.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CEB0733" w14:textId="02671A2D" w:rsidR="00B01093" w:rsidRDefault="00B01093" w:rsidP="00B01093">
       <w:pPr>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B01093">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>5.  У вікні емулятора в меню </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B01093">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Virtual Devices</w:t>
-      </w:r>
+        <w:t>Virtual</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B01093">
         <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B01093">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Devices</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B01093">
+        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t> оберіть </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B01093">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Stepper Motor</w:t>
-      </w:r>
+        <w:t>Stepper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B01093">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B01093">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Motor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B01093">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>. В результаті відкриється окреме вікно з зображенням крокового двигуна</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> (рис.3)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B01093">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
@@ -4731,83 +5800,83 @@
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B1DF23C" w14:textId="53CFABE8" w:rsidR="00B01093" w:rsidRDefault="00B01093" w:rsidP="00B01093">
       <w:pPr>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B01093">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6102D5EB" wp14:editId="44D59520">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6102D5EB" wp14:editId="7D2F414A">
+            <wp:extent cx="1990725" cy="1898328"/>
+            <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:docPr id="358014042" name="Рисунок 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2257425" cy="2152650"/>
+                      <a:ext cx="1992963" cy="1900462"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="21DB3688" w14:textId="77777777" w:rsidR="00B01093" w:rsidRDefault="00B01093" w:rsidP="00B01093">
       <w:pPr>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
@@ -4821,234 +5890,531 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Рис. 3. Кроковий двигун.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B9EE517" w14:textId="77777777" w:rsidR="00B01093" w:rsidRDefault="00B01093" w:rsidP="00B01093">
       <w:pPr>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F7FF97A" w14:textId="31D2B60D" w:rsidR="00B01093" w:rsidRPr="00B01093" w:rsidRDefault="00B01093" w:rsidP="00B01093">
+    <w:p w14:paraId="0512C9BD" w14:textId="5281106C" w:rsidR="00E40347" w:rsidRPr="009C2DBF" w:rsidRDefault="00E40347" w:rsidP="00E40347">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Упр</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ав</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>лі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ння</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кроковим двигуном, програмна реалізація </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (заняття </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="155F537E" w14:textId="77777777" w:rsidR="00E40347" w:rsidRDefault="00E40347" w:rsidP="00B01093">
       <w:pPr>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B01093">
-[...63 lines deleted...]
-    <w:p w14:paraId="6B92C83C" w14:textId="77777777" w:rsidR="00B01093" w:rsidRPr="00B01093" w:rsidRDefault="00B01093" w:rsidP="00B01093">
+    </w:p>
+    <w:p w14:paraId="7F7FF97A" w14:textId="3331B7A7" w:rsidR="00B01093" w:rsidRPr="00B01093" w:rsidRDefault="00B01093" w:rsidP="00B01093">
       <w:pPr>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B01093">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
+        <w:t>6.  Натискаючи у вікні емулятора кнопку </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B01093">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Single Step</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B01093">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B01093">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>або клавішу </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B01093">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B01093">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B01093">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, виконайте цю програму в покроковому режимі, щоб з'ясувати, як мікропроцесор, управляючи подачею струму в певні полюси статора, здійснює поворот ротора цього двигуна.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B92C83C" w14:textId="00C7BD8C" w:rsidR="00B01093" w:rsidRDefault="00B01093" w:rsidP="00B01093">
+      <w:pPr>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B01093">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
         <w:t>7.  Замініть в програмі мітку масиву </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B01093">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>datCW</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B01093">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t> на </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B01093">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>datC</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B01093">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00B01093">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="00B01093">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>, а потім на </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B01093">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>datCW_FS</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B01093">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t> та  </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B01093">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>datСCW_FS.</w:t>
-      </w:r>
+        <w:t>datСCW_FS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B01093">
         <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B01093">
+        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t> З'ясуйте, як записані в масиві дані впливають на напрямок і швидкість обертання двигуна.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="0FCD770F" w14:textId="77777777" w:rsidR="00E40347" w:rsidRDefault="00E40347" w:rsidP="00E40347">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B74402E" w14:textId="3A06FB38" w:rsidR="00E40347" w:rsidRPr="009C2DBF" w:rsidRDefault="00E40347" w:rsidP="00E40347">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Упр</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ав</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>лі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ння</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кроковим двигуном, програмна реалізація </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (заняття </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C3013CC" w14:textId="77777777" w:rsidR="00E40347" w:rsidRPr="00B01093" w:rsidRDefault="00E40347" w:rsidP="00B01093">
+      <w:pPr>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="79189D01" w14:textId="77777777" w:rsidR="00B01093" w:rsidRPr="00B01093" w:rsidRDefault="00B01093" w:rsidP="00B01093">
       <w:pPr>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B01093">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>8.  На основі даної програми напишіть власну програму, яка зчитує з портів 110 і 112 введені вами числа </w:t>
       </w:r>
       <w:r w:rsidRPr="00B01093">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
@@ -5355,51 +6721,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C2DBF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Лабораторна робота № 3.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53558D7B" w14:textId="77777777" w:rsidR="00620E20" w:rsidRPr="009C2DBF" w:rsidRDefault="00620E20" w:rsidP="0088129D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14219C80" w14:textId="764D1611" w:rsidR="00620E20" w:rsidRPr="009C2DBF" w:rsidRDefault="00B01093" w:rsidP="0088129D">
+    <w:p w14:paraId="14219C80" w14:textId="1B717599" w:rsidR="00620E20" w:rsidRPr="009C2DBF" w:rsidRDefault="00B01093" w:rsidP="0088129D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Упр</w:t>
       </w:r>
       <w:r w:rsidRPr="009C2DBF">
@@ -5427,50 +6793,162 @@
         <w:t>лі</w:t>
       </w:r>
       <w:r w:rsidRPr="009C2DBF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ння</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> рухом</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CD795BC" w14:textId="77777777" w:rsidR="00E40347" w:rsidRDefault="00E40347" w:rsidP="00E40347">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D8ED254" w14:textId="0B27B1AB" w:rsidR="00E40347" w:rsidRPr="009C2DBF" w:rsidRDefault="00E40347" w:rsidP="00E40347">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Упр</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ав</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>лі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ння</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> рухом,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40347">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>модель (заняття 1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D8F6A19" w14:textId="0D1ED202" w:rsidR="0096204E" w:rsidRDefault="0096204E" w:rsidP="0096204E">
       <w:pPr>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24037D74" w14:textId="1440CA38" w:rsidR="00732C53" w:rsidRPr="00B01093" w:rsidRDefault="00732C53" w:rsidP="00732C53">
       <w:pPr>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B01093">
         <w:rPr>
@@ -5513,60 +6991,62 @@
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>2. Натисніть</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> кнопку</w:t>
       </w:r>
       <w:r w:rsidRPr="00732C53">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B01093">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Samples</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00732C53">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і відкрийте файл</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
@@ -5591,60 +7071,62 @@
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="00732C53">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Lights</w:t>
       </w:r>
       <w:r w:rsidRPr="00732C53">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00732C53">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>asm</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00732C53">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A589803" w14:textId="760394DF" w:rsidR="00732C53" w:rsidRPr="00B01093" w:rsidRDefault="00732C53" w:rsidP="00732C53">
       <w:pPr>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B01093">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
@@ -5722,60 +7204,62 @@
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="00732C53">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Lights</w:t>
       </w:r>
       <w:r w:rsidRPr="00732C53">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00732C53">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>asm</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B01093">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B01093">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>залишився незмінним.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03CC63E4" w14:textId="77777777" w:rsidR="00732C53" w:rsidRPr="00B01093" w:rsidRDefault="00732C53" w:rsidP="00732C53">
       <w:pPr>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
@@ -5815,113 +7299,171 @@
         <w:pStyle w:val="ad"/>
         <w:spacing w:line="24" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidRPr="00B01093">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>5.  У вікні емулятора в меню </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B01093">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Virtual Devices</w:t>
-      </w:r>
+        <w:t>Virtual</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B01093">
         <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B01093">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Devices</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B01093">
+        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t> оберіть </w:t>
       </w:r>
       <w:r w:rsidRPr="00732C53">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Traffic</w:t>
       </w:r>
       <w:r w:rsidRPr="00732C53">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="00732C53">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Lights</w:t>
       </w:r>
       <w:r w:rsidRPr="00B01093">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">. В результаті відкриється окреме вікно з зображенням </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00732C53">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>віртуального пристрою управління світлофорами</w:t>
-      </w:r>
+        <w:t>віртуального</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00732C53">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пристрою </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00732C53">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>управління</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00732C53">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00732C53">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>світлофорами</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> (рис. 4).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02D60609" w14:textId="77777777" w:rsidR="00055221" w:rsidRPr="00732C53" w:rsidRDefault="00055221" w:rsidP="00055221">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:spacing w:line="24" w:lineRule="atLeast"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00732C53">
         <w:rPr>
@@ -5990,167 +7532,379 @@
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67B24A41" w14:textId="3B5E8824" w:rsidR="00055221" w:rsidRPr="00055221" w:rsidRDefault="00055221" w:rsidP="00055221">
       <w:pPr>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Рис. 4. В</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00732C53">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>іртуальн</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">ий </w:t>
-      </w:r>
+        <w:t>ий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00732C53">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>пристр</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">ій </w:t>
-      </w:r>
+        <w:t>ій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00732C53">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>управління світлофорами</w:t>
-      </w:r>
+        <w:t>управління</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00732C53">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00732C53">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>світлофорами</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2083FEE3" w14:textId="77777777" w:rsidR="00055221" w:rsidRDefault="00055221" w:rsidP="00055221">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:spacing w:line="24" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1709CA92" w14:textId="77777777" w:rsidR="00055221" w:rsidRPr="00055221" w:rsidRDefault="00055221" w:rsidP="00055221">
+    <w:p w14:paraId="4E30244D" w14:textId="39249E80" w:rsidR="00E40347" w:rsidRPr="009C2DBF" w:rsidRDefault="00055221" w:rsidP="00E40347">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00055221">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="00E40347">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Упр</w:t>
+      </w:r>
+      <w:r w:rsidR="00E40347" w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ав</w:t>
+      </w:r>
+      <w:r w:rsidR="00E40347">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>лі</w:t>
+      </w:r>
+      <w:r w:rsidR="00E40347" w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ння</w:t>
+      </w:r>
+      <w:r w:rsidR="00E40347">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> рухом</w:t>
+      </w:r>
+      <w:r w:rsidR="00E40347">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>, програмн</w:t>
+      </w:r>
+      <w:r w:rsidR="00E40347">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidR="00E40347">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> реалізаці</w:t>
+      </w:r>
+      <w:r w:rsidR="00E40347">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>ї</w:t>
+      </w:r>
+      <w:r w:rsidR="00E40347">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E40347">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E40347">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (заняття 2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1709CA92" w14:textId="6BDB1136" w:rsidR="00055221" w:rsidRPr="00055221" w:rsidRDefault="00E40347" w:rsidP="00055221">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:spacing w:line="24" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00055221">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00055221">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="00055221" w:rsidRPr="00055221">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>6.     Випробуйте роботу даної програми в неперервному режимі, натиснувши кнопку </w:t>
+      </w:r>
+      <w:r w:rsidR="00055221" w:rsidRPr="00055221">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Run</w:t>
       </w:r>
-      <w:r w:rsidRPr="00055221">
+      <w:r w:rsidR="00055221" w:rsidRPr="00055221">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00055221">
+      <w:r w:rsidR="00055221" w:rsidRPr="00055221">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>або клавішу </w:t>
       </w:r>
-      <w:r w:rsidRPr="00055221">
+      <w:r w:rsidR="00055221" w:rsidRPr="00055221">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidRPr="00055221">
+      <w:r w:rsidR="00055221" w:rsidRPr="00055221">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>9.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0205C4BD" w14:textId="77777777" w:rsidR="00055221" w:rsidRDefault="00055221" w:rsidP="00055221">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:spacing w:line="24" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00055221">
         <w:rPr>
           <w:i/>
@@ -6161,54 +7915,72 @@
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidRPr="00055221">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>7.     Як бачите, ця програма</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> вмикає </w:t>
       </w:r>
       <w:r w:rsidRPr="00055221">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>всі наявні у світлофорах лампи по черзі. Вам же в даній лабораторній роботі треба написати програму, котра управляє світлофорами перехрестя у відповідності до правил дорожнього руху. Крім того, на цьому перехресті треба встановити цифрові індикатори, що показуватимуть скільки секунд залишолось до появи зеленого сигналу світлофора. Для цих індикаторів ви можете використати віртуальний пристрій </w:t>
-      </w:r>
+        <w:t xml:space="preserve">всі наявні у світлофорах лампи по черзі. Вам же в даній лабораторній роботі треба написати програму, котра управляє світлофорами перехрестя у відповідності до правил дорожнього руху. Крім того, на цьому перехресті треба встановити цифрові індикатори, що показуватимуть скільки секунд </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00055221">
         <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>залишолось</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055221">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> до появи зеленого сигналу світлофора. Для цих індикаторів ви можете використати віртуальний пристрій </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055221">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>LED</w:t>
       </w:r>
       <w:r w:rsidRPr="00055221">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="00055221">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -6247,51 +8019,69 @@
       </w:r>
       <w:r w:rsidRPr="00055221">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>(рис. 5), що містить п'ять десяткових цифр. Дві з них ви можете використати для відліку часу в одному напрямку (північ – південь), а дві інші для другого (схід – захід). Як керувати цим індикатором можна побачити в програмі </w:t>
       </w:r>
       <w:r w:rsidRPr="00055221">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>advanced_io.asm</w:t>
       </w:r>
       <w:r w:rsidRPr="00055221">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>. Для реалізації часової затримки тривалістю в одну секунду використайте підпрограму з порожніми циклами. Під час відлагодження програми кількість циклів у даній підпрограмі краще зменшити, щоб моделювання відбувалось у пришвидшеному темпі.</w:t>
+        <w:t xml:space="preserve">. Для реалізації часової затримки тривалістю в одну секунду використайте підпрограму з порожніми циклами. Під час </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00055221">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>відлагодження</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00055221">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> програми кількість циклів у даній підпрограмі краще зменшити, щоб моделювання відбувалось у пришвидшеному темпі.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44AB52F8" w14:textId="77777777" w:rsidR="00055221" w:rsidRDefault="00055221" w:rsidP="00055221">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:spacing w:line="24" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3142BFDF" w14:textId="77777777" w:rsidR="00055221" w:rsidRDefault="00055221" w:rsidP="00055221">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:spacing w:line="24" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
@@ -6365,79 +8155,99 @@
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68C7ABF8" w14:textId="7B9AD1AD" w:rsidR="00055221" w:rsidRPr="00055221" w:rsidRDefault="00055221" w:rsidP="00055221">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:spacing w:line="24" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Рис. 5. В</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00732C53">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>іртуальн</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">ий </w:t>
-      </w:r>
+        <w:t>ий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00732C53">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>пристр</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">ій </w:t>
+        <w:t>ій</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00055221">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>LED</w:t>
       </w:r>
       <w:r w:rsidRPr="00055221">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="00055221">
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -6452,50 +8262,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2346DB3C" w14:textId="77777777" w:rsidR="00055221" w:rsidRDefault="00055221" w:rsidP="00055221">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:spacing w:line="24" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="151066C1" w14:textId="77777777" w:rsidR="00055221" w:rsidRDefault="00055221" w:rsidP="00055221">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:spacing w:line="24" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="241B1A13" w14:textId="70A45220" w:rsidR="00055221" w:rsidRDefault="00055221" w:rsidP="00055221">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:spacing w:line="24" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -8985,82 +10796,120 @@
     <w:p w14:paraId="1B404536" w14:textId="77777777" w:rsidR="00A9565A" w:rsidRPr="00A9565A" w:rsidRDefault="00A9565A" w:rsidP="0096204E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D2B38A5" w14:textId="74793238" w:rsidR="0096204E" w:rsidRPr="009C2DBF" w:rsidRDefault="0096204E" w:rsidP="0096204E">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009C2DBF">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Методичні вказівки </w:t>
+        <w:t>Методичні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>вказівки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E28BCBA" w14:textId="77777777" w:rsidR="0096204E" w:rsidRPr="009C2DBF" w:rsidRDefault="0096204E" w:rsidP="0096204E">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8507"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="724" w:right="543"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C2DBF">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>до виконання</w:t>
-      </w:r>
+        <w:t xml:space="preserve">до </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>виконання</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009C2DBF">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> лабораторних </w:t>
       </w:r>
       <w:r w:rsidRPr="009C2DBF">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>роб</w:t>
       </w:r>
       <w:r w:rsidRPr="009C2DBF">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>і</w:t>
@@ -9069,169 +10918,390 @@
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>т</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BDCFA8C" w14:textId="77777777" w:rsidR="0096204E" w:rsidRPr="009C2DBF" w:rsidRDefault="0096204E" w:rsidP="0096204E">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C2DBF">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>для здобувачів першого (бакалаврського)</w:t>
+        <w:t xml:space="preserve">для </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>здобувачів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>першого</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бакалаврського</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37849192" w14:textId="77777777" w:rsidR="0096204E" w:rsidRPr="009C2DBF" w:rsidRDefault="0096204E" w:rsidP="0096204E">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009C2DBF">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>рівня вищої освіти</w:t>
-      </w:r>
+        <w:t>рівня</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>вищої</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>освіти</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="73D1572B" w14:textId="77777777" w:rsidR="0096204E" w:rsidRPr="009C2DBF" w:rsidRDefault="0096204E" w:rsidP="0096204E">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009C2DBF">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">спеціальності </w:t>
+        <w:t>спеціальності</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">015 </w:t>
       </w:r>
       <w:r w:rsidRPr="009C2DBF">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>“Професійна освіта”</w:t>
+        <w:t>“</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Професійна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>освіта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4109F140" w14:textId="77777777" w:rsidR="0096204E" w:rsidRPr="009C2DBF" w:rsidRDefault="0096204E" w:rsidP="0096204E">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009C2DBF">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>спеціал</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>ізації 015</w:t>
+        <w:t>ізації</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 015</w:t>
       </w:r>
       <w:r w:rsidRPr="009C2DBF">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.39</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3578FBFE" w14:textId="77777777" w:rsidR="0096204E" w:rsidRPr="00983CAD" w:rsidRDefault="0096204E" w:rsidP="0096204E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C2DBF">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> “Професійна освіта. (Цифрові технології)”</w:t>
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Професійна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>освіта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Цифрові</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>технології</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C2DBF">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D680DA5" w14:textId="77777777" w:rsidR="0087491D" w:rsidRPr="00FD6850" w:rsidRDefault="0087491D" w:rsidP="0087491D">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BE072FF" w14:textId="77777777" w:rsidR="0087491D" w:rsidRPr="00FD6850" w:rsidRDefault="0087491D" w:rsidP="0087491D">
       <w:pPr>
         <w:pStyle w:val="af"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
@@ -9307,61 +11377,63 @@
         <w:pStyle w:val="af"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD6850">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">Укладач:         </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FD6850">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>Голенков</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FD6850">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0096204E">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">Володимир </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD6850">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="28"/>
@@ -9414,58 +11486,58 @@
     <w:p w14:paraId="4B5770C0" w14:textId="77777777" w:rsidR="000739B5" w:rsidRPr="009C2DBF" w:rsidRDefault="000739B5" w:rsidP="0088129D">
       <w:pPr>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000739B5" w:rsidRPr="009C2DBF" w:rsidSect="00173F32">
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1731077B" w14:textId="77777777" w:rsidR="009A5E6E" w:rsidRDefault="009A5E6E">
+    <w:p w14:paraId="4047544E" w14:textId="77777777" w:rsidR="006149E4" w:rsidRDefault="006149E4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33E15D89" w14:textId="77777777" w:rsidR="009A5E6E" w:rsidRDefault="009A5E6E">
+    <w:p w14:paraId="62FA977A" w14:textId="77777777" w:rsidR="006149E4" w:rsidRDefault="006149E4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -9544,58 +11616,58 @@
     <w:r w:rsidR="001F0611">
       <w:rPr>
         <w:rStyle w:val="a6"/>
         <w:noProof/>
       </w:rPr>
       <w:t>48</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="06C5308A" w14:textId="77777777" w:rsidR="00173F32" w:rsidRDefault="00173F32">
     <w:pPr>
       <w:pStyle w:val="a4"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F24D667" w14:textId="77777777" w:rsidR="009A5E6E" w:rsidRDefault="009A5E6E">
+    <w:p w14:paraId="7ED33225" w14:textId="77777777" w:rsidR="006149E4" w:rsidRDefault="006149E4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49A6E37F" w14:textId="77777777" w:rsidR="009A5E6E" w:rsidRDefault="009A5E6E">
+    <w:p w14:paraId="00629F8E" w14:textId="77777777" w:rsidR="006149E4" w:rsidRDefault="006149E4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A342260"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="B7328E12">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1107"/>
         </w:tabs>
         <w:ind w:left="1107" w:hanging="207"/>
       </w:pPr>
       <w:rPr>
@@ -10644,50 +12716,51 @@
   <w:num w:numId="3" w16cid:durableId="465587896">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="843861982">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1037974706">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1247299367">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1361009529">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1708872745">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="357"/>
   <w:doNotHyphenateCaps/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B754EE"/>
     <w:rsid w:val="00003230"/>
@@ -10754,50 +12827,51 @@
     <w:rsid w:val="001C0DA2"/>
     <w:rsid w:val="001C6AA8"/>
     <w:rsid w:val="001D4A14"/>
     <w:rsid w:val="001D4FD5"/>
     <w:rsid w:val="001D5954"/>
     <w:rsid w:val="001D72DA"/>
     <w:rsid w:val="001D772A"/>
     <w:rsid w:val="001E05B0"/>
     <w:rsid w:val="001E2910"/>
     <w:rsid w:val="001E543A"/>
     <w:rsid w:val="001E6479"/>
     <w:rsid w:val="001F0611"/>
     <w:rsid w:val="001F5CF7"/>
     <w:rsid w:val="00201B06"/>
     <w:rsid w:val="00202212"/>
     <w:rsid w:val="00204F8A"/>
     <w:rsid w:val="00211EE7"/>
     <w:rsid w:val="00212307"/>
     <w:rsid w:val="00220DA1"/>
     <w:rsid w:val="002229DE"/>
     <w:rsid w:val="00225FF5"/>
     <w:rsid w:val="0022704D"/>
     <w:rsid w:val="002300A9"/>
     <w:rsid w:val="00237295"/>
     <w:rsid w:val="002444B4"/>
+    <w:rsid w:val="0025128D"/>
     <w:rsid w:val="00252769"/>
     <w:rsid w:val="0026282E"/>
     <w:rsid w:val="0026664A"/>
     <w:rsid w:val="00270973"/>
     <w:rsid w:val="00270B67"/>
     <w:rsid w:val="00271A10"/>
     <w:rsid w:val="00272913"/>
     <w:rsid w:val="00280818"/>
     <w:rsid w:val="002830E8"/>
     <w:rsid w:val="00287D0B"/>
     <w:rsid w:val="00290C64"/>
     <w:rsid w:val="0029185F"/>
     <w:rsid w:val="00294B8B"/>
     <w:rsid w:val="00296F87"/>
     <w:rsid w:val="002A24CB"/>
     <w:rsid w:val="002A2848"/>
     <w:rsid w:val="002C2495"/>
     <w:rsid w:val="002C2E7E"/>
     <w:rsid w:val="002C3846"/>
     <w:rsid w:val="002C4863"/>
     <w:rsid w:val="002C63C5"/>
     <w:rsid w:val="002D4893"/>
     <w:rsid w:val="002E632A"/>
     <w:rsid w:val="002F17C2"/>
     <w:rsid w:val="00300349"/>
@@ -10873,94 +12947,96 @@
     <w:rsid w:val="005118A5"/>
     <w:rsid w:val="00514BBA"/>
     <w:rsid w:val="00526187"/>
     <w:rsid w:val="00533052"/>
     <w:rsid w:val="005464F3"/>
     <w:rsid w:val="00553228"/>
     <w:rsid w:val="00573989"/>
     <w:rsid w:val="00574E8F"/>
     <w:rsid w:val="00581D64"/>
     <w:rsid w:val="0058774F"/>
     <w:rsid w:val="005916C3"/>
     <w:rsid w:val="00591DA4"/>
     <w:rsid w:val="00594F47"/>
     <w:rsid w:val="005A54CE"/>
     <w:rsid w:val="005B4843"/>
     <w:rsid w:val="005C2828"/>
     <w:rsid w:val="005C2C75"/>
     <w:rsid w:val="005C3CCD"/>
     <w:rsid w:val="005C6B9B"/>
     <w:rsid w:val="005C6D71"/>
     <w:rsid w:val="005D173E"/>
     <w:rsid w:val="005D6EDA"/>
     <w:rsid w:val="005E02E0"/>
     <w:rsid w:val="00602ECB"/>
     <w:rsid w:val="006129AB"/>
+    <w:rsid w:val="006149E4"/>
     <w:rsid w:val="00615286"/>
     <w:rsid w:val="00616140"/>
     <w:rsid w:val="00620E20"/>
     <w:rsid w:val="00622C01"/>
     <w:rsid w:val="00636AA8"/>
     <w:rsid w:val="006372D4"/>
     <w:rsid w:val="00640EB7"/>
     <w:rsid w:val="006505E8"/>
     <w:rsid w:val="00655E72"/>
     <w:rsid w:val="00661C4D"/>
     <w:rsid w:val="0066475E"/>
     <w:rsid w:val="00667B92"/>
     <w:rsid w:val="00673407"/>
     <w:rsid w:val="00675CAA"/>
     <w:rsid w:val="006823A8"/>
     <w:rsid w:val="0068266C"/>
     <w:rsid w:val="00687611"/>
     <w:rsid w:val="006935DE"/>
     <w:rsid w:val="006936C9"/>
     <w:rsid w:val="006A2B63"/>
     <w:rsid w:val="006A31C3"/>
     <w:rsid w:val="006A6F75"/>
     <w:rsid w:val="006B0C99"/>
     <w:rsid w:val="006B361E"/>
     <w:rsid w:val="006B5DE3"/>
     <w:rsid w:val="006C28EA"/>
     <w:rsid w:val="006C2AFE"/>
     <w:rsid w:val="006C365B"/>
     <w:rsid w:val="006C474D"/>
     <w:rsid w:val="006D39B6"/>
     <w:rsid w:val="006D3B46"/>
     <w:rsid w:val="006D6864"/>
     <w:rsid w:val="006E1355"/>
     <w:rsid w:val="006E1775"/>
     <w:rsid w:val="006F5863"/>
     <w:rsid w:val="007016B2"/>
     <w:rsid w:val="007125CE"/>
     <w:rsid w:val="00720899"/>
     <w:rsid w:val="00723BC3"/>
     <w:rsid w:val="00732634"/>
     <w:rsid w:val="00732C53"/>
     <w:rsid w:val="007377C8"/>
     <w:rsid w:val="00747E60"/>
     <w:rsid w:val="00750FFA"/>
+    <w:rsid w:val="00751AF3"/>
     <w:rsid w:val="00751FFA"/>
     <w:rsid w:val="007533E6"/>
     <w:rsid w:val="0075482C"/>
     <w:rsid w:val="007550A6"/>
     <w:rsid w:val="00764468"/>
     <w:rsid w:val="00764940"/>
     <w:rsid w:val="00770C02"/>
     <w:rsid w:val="00780E9F"/>
     <w:rsid w:val="00781C9D"/>
     <w:rsid w:val="00781F65"/>
     <w:rsid w:val="0078237D"/>
     <w:rsid w:val="007824F1"/>
     <w:rsid w:val="0078403E"/>
     <w:rsid w:val="007913F6"/>
     <w:rsid w:val="00792808"/>
     <w:rsid w:val="007A6B50"/>
     <w:rsid w:val="007A7EFB"/>
     <w:rsid w:val="007B2546"/>
     <w:rsid w:val="007B28A6"/>
     <w:rsid w:val="007B413F"/>
     <w:rsid w:val="007B443A"/>
     <w:rsid w:val="007D07E4"/>
     <w:rsid w:val="007D08EF"/>
     <w:rsid w:val="007D7B3B"/>
     <w:rsid w:val="008105EB"/>
@@ -11165,50 +13241,51 @@
     <w:rsid w:val="00D66FE2"/>
     <w:rsid w:val="00D67CD7"/>
     <w:rsid w:val="00D72C92"/>
     <w:rsid w:val="00D8449E"/>
     <w:rsid w:val="00D91887"/>
     <w:rsid w:val="00DA1902"/>
     <w:rsid w:val="00DA450F"/>
     <w:rsid w:val="00DB363F"/>
     <w:rsid w:val="00DB3EDE"/>
     <w:rsid w:val="00DB4385"/>
     <w:rsid w:val="00DC02EC"/>
     <w:rsid w:val="00DC1F82"/>
     <w:rsid w:val="00DC55BD"/>
     <w:rsid w:val="00DC69AE"/>
     <w:rsid w:val="00DC75DC"/>
     <w:rsid w:val="00DD090F"/>
     <w:rsid w:val="00DD4927"/>
     <w:rsid w:val="00DE3492"/>
     <w:rsid w:val="00DE630C"/>
     <w:rsid w:val="00DF2363"/>
     <w:rsid w:val="00E038CF"/>
     <w:rsid w:val="00E140D9"/>
     <w:rsid w:val="00E233C2"/>
     <w:rsid w:val="00E34FCC"/>
     <w:rsid w:val="00E36513"/>
+    <w:rsid w:val="00E40347"/>
     <w:rsid w:val="00E42677"/>
     <w:rsid w:val="00E42C9A"/>
     <w:rsid w:val="00E46A2E"/>
     <w:rsid w:val="00E46ED9"/>
     <w:rsid w:val="00E52025"/>
     <w:rsid w:val="00E55EFD"/>
     <w:rsid w:val="00E63C0F"/>
     <w:rsid w:val="00E64191"/>
     <w:rsid w:val="00E67391"/>
     <w:rsid w:val="00E71020"/>
     <w:rsid w:val="00E71F45"/>
     <w:rsid w:val="00E776EB"/>
     <w:rsid w:val="00E87396"/>
     <w:rsid w:val="00E95546"/>
     <w:rsid w:val="00EA0A77"/>
     <w:rsid w:val="00EA10B2"/>
     <w:rsid w:val="00EA4E44"/>
     <w:rsid w:val="00EA5157"/>
     <w:rsid w:val="00EA6BEC"/>
     <w:rsid w:val="00EB021D"/>
     <w:rsid w:val="00EB1216"/>
     <w:rsid w:val="00EB3456"/>
     <w:rsid w:val="00EB5C5A"/>
     <w:rsid w:val="00EC307B"/>
     <w:rsid w:val="00EC546C"/>
@@ -12251,71 +14328,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B3D8502-6514-4670-B441-3134EB6B0730}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>3516</Characters>
+  <Pages>9</Pages>
+  <Words>6457</Words>
+  <Characters>3682</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>30</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Загальні відомості</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>KNUB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9663</CharactersWithSpaces>
+  <CharactersWithSpaces>10119</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Загальні відомості</dc:title>
   <dc:subject/>
   <dc:creator>MyComp</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>