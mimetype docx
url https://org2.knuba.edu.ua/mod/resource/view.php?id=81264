--- v0 (2025-12-17)
+++ v1 (2026-05-31)
@@ -29,94 +29,120 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Розклад ко</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>нсультацій викладачів кафедри ФВіС</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="011D7548" w14:textId="038E63A5" w:rsidR="000745C2" w:rsidRDefault="0028798B">
+    <w:p w14:paraId="011D7548" w14:textId="6288B1C2" w:rsidR="000745C2" w:rsidRDefault="0028798B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>з 10.</w:t>
+        <w:t>з 1</w:t>
       </w:r>
-      <w:r w:rsidR="005C7D09">
+      <w:r w:rsidR="00C57EF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>10</w:t>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005C7D09" w:rsidRPr="00C57EF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00C57EF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="003766A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
-      <w:r w:rsidR="005C7D09">
+      <w:r w:rsidR="00C57EF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t xml:space="preserve">6 </w:t>
       </w:r>
       <w:r w:rsidR="003766A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>р.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6228F4E4" w14:textId="77777777" w:rsidR="000745C2" w:rsidRDefault="003766A7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
@@ -143,198 +169,203 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="5F6368"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a3"/>
           <w:color w:val="5F6368"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>використовується тільки за завданням викладача)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
-        <w:tblW w:w="15525" w:type="dxa"/>
+        <w:tblW w:w="15316" w:type="dxa"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5953"/>
-        <w:gridCol w:w="1986"/>
+        <w:gridCol w:w="2128"/>
         <w:gridCol w:w="2546"/>
-        <w:gridCol w:w="5040"/>
+        <w:gridCol w:w="4683"/>
+        <w:gridCol w:w="6"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000745C2" w14:paraId="511E59BF" w14:textId="77777777">
+      <w:tr w:rsidR="000745C2" w14:paraId="511E59BF" w14:textId="77777777" w:rsidTr="00C57EF2">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="15525" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="15316" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5847AF56" w14:textId="77777777" w:rsidR="000745C2" w:rsidRDefault="003766A7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>СПЕЦІАЛЬНА  МЕДИЧНА  ГРУПА (СМГ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0028798B" w14:paraId="4EFA87C5" w14:textId="77777777">
+      <w:tr w:rsidR="0028798B" w14:paraId="4EFA87C5" w14:textId="77777777" w:rsidTr="00C57EF2">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5953" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="656DC409" w14:textId="77777777" w:rsidR="0028798B" w:rsidRDefault="0028798B" w:rsidP="0028798B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Головко Анатолій Михайлович</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>, ст.викладач</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1986" w:type="dxa"/>
+            <w:tcW w:w="2128" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F068CA6" w14:textId="77777777" w:rsidR="0028798B" w:rsidRDefault="0028798B" w:rsidP="0028798B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>АРХ- ІІ курс</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="794E8E0C" w14:textId="500BA4CE" w:rsidR="0028798B" w:rsidRDefault="0028798B" w:rsidP="0028798B">
+          <w:p w14:paraId="794E8E0C" w14:textId="6290FFCC" w:rsidR="0028798B" w:rsidRDefault="0028798B" w:rsidP="0028798B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>БФ</w:t>
             </w:r>
             <w:r w:rsidR="005C7D09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...8 lines deleted...]
-              <w:t>ФУПП</w:t>
+              <w:t>, Ф</w:t>
+            </w:r>
+            <w:r w:rsidR="00C57EF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІСЕ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2546" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55AC6914" w14:textId="77777777" w:rsidR="0028798B" w:rsidRDefault="003A44AA" w:rsidP="0028798B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
@@ -380,172 +411,194 @@
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>09</w:t>
             </w:r>
             <w:r w:rsidR="0028798B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>:00-15:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5040" w:type="dxa"/>
+            <w:tcW w:w="4683" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3255FC2B" w14:textId="77777777" w:rsidR="0028798B" w:rsidRDefault="0028798B" w:rsidP="0028798B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Telegramm</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>:  097-256-20-74</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27B7BDD6" w14:textId="77777777" w:rsidR="0028798B" w:rsidRDefault="005C7D09" w:rsidP="0028798B">
+          <w:p w14:paraId="27B7BDD6" w14:textId="77777777" w:rsidR="0028798B" w:rsidRDefault="00C57EF2" w:rsidP="0028798B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId4" w:history="1">
               <w:r w:rsidR="0028798B" w:rsidRPr="00C20E02">
                 <w:rPr>
                   <w:rStyle w:val="a8"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>holovco@ukr.net</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C7D09" w14:paraId="05AA48C5" w14:textId="77777777">
+      <w:tr w:rsidR="005C7D09" w14:paraId="05AA48C5" w14:textId="77777777" w:rsidTr="00C57EF2">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5953" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="656F8BD3" w14:textId="7D77C89A" w:rsidR="005C7D09" w:rsidRDefault="005C7D09" w:rsidP="005C7D09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C7D09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Головко Олена Олександрівна</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>, ст.викладач</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1986" w:type="dxa"/>
+            <w:tcW w:w="2128" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03541551" w14:textId="21EC099D" w:rsidR="005C7D09" w:rsidRDefault="005C7D09" w:rsidP="005C7D09">
+          <w:p w14:paraId="03541551" w14:textId="261AA604" w:rsidR="005C7D09" w:rsidRDefault="005C7D09" w:rsidP="005C7D09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>АРХ- І курс, ГІСУТ,ФІСЕ,ФАІТ,БТФ</w:t>
+              <w:t>АРХ- І курс, ГІСУТ,Ф</w:t>
+            </w:r>
+            <w:r w:rsidR="00C57EF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>УПП</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>,ФАІТ,БТФ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2546" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0136B898" w14:textId="77777777" w:rsidR="005C7D09" w:rsidRDefault="005C7D09" w:rsidP="005C7D09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
@@ -555,213 +608,154 @@
           </w:p>
           <w:p w14:paraId="4BC27AF9" w14:textId="2B543D1E" w:rsidR="005C7D09" w:rsidRDefault="005C7D09" w:rsidP="005C7D09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Ср.-Чт. 10:00-13:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5040" w:type="dxa"/>
+            <w:tcW w:w="4683" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59B96D95" w14:textId="6A8EAAB3" w:rsidR="005C7D09" w:rsidRDefault="005C7D09" w:rsidP="005C7D09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C7D09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Telegramm</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>:  09</w:t>
-[...62 lines deleted...]
-              <w:t>98</w:t>
+              <w:t>:  098-261-89-98</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7EF48549" w14:textId="688D16F4" w:rsidR="005C7D09" w:rsidRPr="005C7D09" w:rsidRDefault="005C7D09" w:rsidP="005C7D09">
+          <w:p w14:paraId="7EF48549" w14:textId="688D16F4" w:rsidR="005C7D09" w:rsidRPr="005C7D09" w:rsidRDefault="00C57EF2" w:rsidP="005C7D09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId5" w:history="1">
-              <w:r w:rsidRPr="00016D6D">
+              <w:r w:rsidR="005C7D09" w:rsidRPr="00016D6D">
                 <w:rPr>
                   <w:rStyle w:val="a8"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>holov</w:t>
               </w:r>
-              <w:r w:rsidRPr="00016D6D">
+              <w:r w:rsidR="005C7D09" w:rsidRPr="00016D6D">
                 <w:rPr>
                   <w:rStyle w:val="a8"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>k</w:t>
               </w:r>
-              <w:r w:rsidRPr="00016D6D">
+              <w:r w:rsidR="005C7D09" w:rsidRPr="00016D6D">
                 <w:rPr>
                   <w:rStyle w:val="a8"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>o</w:t>
               </w:r>
-              <w:r w:rsidRPr="00016D6D">
+              <w:r w:rsidR="005C7D09" w:rsidRPr="00016D6D">
                 <w:rPr>
                   <w:rStyle w:val="a8"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>85</w:t>
               </w:r>
-              <w:r w:rsidRPr="00016D6D">
+              <w:r w:rsidR="005C7D09" w:rsidRPr="00016D6D">
                 <w:rPr>
                   <w:rStyle w:val="a8"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>@ukr.net</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0028798B" w14:paraId="50968759" w14:textId="77777777">
+      <w:tr w:rsidR="0028798B" w14:paraId="50968759" w14:textId="77777777" w:rsidTr="00C57EF2">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5953" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C375FEA" w14:textId="0F8D0B99" w:rsidR="0028798B" w:rsidRDefault="0028798B" w:rsidP="0028798B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Куцев Валентин Анатолійович</w:t>
@@ -778,51 +772,51 @@
             </w:r>
             <w:r w:rsidR="005C7D09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ст.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>викладач</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1986" w:type="dxa"/>
+            <w:tcW w:w="2128" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5465730F" w14:textId="223A22B3" w:rsidR="0028798B" w:rsidRPr="0028798B" w:rsidRDefault="0028798B" w:rsidP="0028798B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2546" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52FBF199" w14:textId="4BCB5DEB" w:rsidR="0028798B" w:rsidRDefault="005C7D09" w:rsidP="0028798B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -853,51 +847,51 @@
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>09</w:t>
             </w:r>
             <w:r w:rsidR="0028798B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>:00-15:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5040" w:type="dxa"/>
+            <w:tcW w:w="4683" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CEDD5B8" w14:textId="77777777" w:rsidR="0028798B" w:rsidRDefault="0028798B" w:rsidP="0028798B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Viber</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -958,146 +952,147 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000745C2">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="850" w:right="1134" w:bottom="1701" w:left="1134" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000745C2"/>
     <w:rsid w:val="000745C2"/>
     <w:rsid w:val="00211B72"/>
     <w:rsid w:val="0028798B"/>
     <w:rsid w:val="003766A7"/>
     <w:rsid w:val="003A44AA"/>
     <w:rsid w:val="005C7D09"/>
+    <w:rsid w:val="00C57EF2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:eastAsia="" w:bidi=""/>
+  <w:themeFontLang w:val="uk-UA" w:eastAsia="" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1CF572B7"/>
   <w15:docId w15:val="{05E35FFC-302C-4938-AB3E-E227A22BA777}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1168,94 +1163,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -1894,75 +1893,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>478</Words>
+  <Words>479</Words>
   <Characters>274</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>751</CharactersWithSpaces>
+  <CharactersWithSpaces>752</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Киселевська Світлана Михайлівна</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>uk-UA</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>16.0000</vt:lpwstr>
   </property>