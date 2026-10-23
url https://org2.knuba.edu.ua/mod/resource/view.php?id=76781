--- v0 (2025-10-23)
+++ v1 (2026-10-23)
@@ -85,67 +85,65 @@
     </w:p>
     <w:p w14:paraId="2997F4B9" w14:textId="77777777" w:rsidR="009B2752" w:rsidRDefault="009B2752" w:rsidP="00F008B0">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DC3AA90" w14:textId="77777777" w:rsidR="009B2752" w:rsidRDefault="009B2752" w:rsidP="00F008B0">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CCBB12C" w14:textId="77777777" w:rsidR="009B2752" w:rsidRPr="00F008B0" w:rsidRDefault="009B2752" w:rsidP="00F008B0">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0713A215" w14:textId="77777777" w:rsidR="00F008B0" w:rsidRPr="00F008B0" w:rsidRDefault="00F008B0" w:rsidP="00F008B0">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="338E95AF" w14:textId="5479B4E0" w:rsidR="00F008B0" w:rsidRDefault="00F008B0" w:rsidP="00F008B0">
+    <w:p w14:paraId="338E95AF" w14:textId="32174915" w:rsidR="00F008B0" w:rsidRDefault="00F008B0" w:rsidP="001A54C4">
       <w:pPr>
         <w:pStyle w:val="af0"/>
-        <w:ind w:left="1843" w:right="1842"/>
+        <w:ind w:left="2268" w:right="2266"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00F008B0">
         <w:t>Кафедра</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> інформаційних технологій </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> інформаційних </w:t>
+      </w:r>
+      <w:r w:rsidR="00520151">
+        <w:t>систем</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> та прикладної математики</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04B15448" w14:textId="77777777" w:rsidR="00F008B0" w:rsidRDefault="00F008B0" w:rsidP="00F008B0">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CCF5B7B" w14:textId="77777777" w:rsidR="00F008B0" w:rsidRDefault="00F008B0" w:rsidP="00F008B0">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71A1AFD7" w14:textId="77777777" w:rsidR="009B2752" w:rsidRDefault="009B2752" w:rsidP="00F008B0">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="309F2A38" w14:textId="77777777" w:rsidR="00F008B0" w:rsidRDefault="00F008B0" w:rsidP="00F008B0">
       <w:pPr>
         <w:pStyle w:val="af0"/>
@@ -173,64 +171,70 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00725C85">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ІНДИВІДУАЛЬНЕ ЗАВДАННЯ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="782C3459" w14:textId="7F954B5D" w:rsidR="009D0D62" w:rsidRPr="005A4A2E" w:rsidRDefault="009D0D62" w:rsidP="009D0D62">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">з </w:t>
       </w:r>
       <w:r w:rsidR="00951F29">
         <w:t>освітньої компоненти</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="252E4F7A" w14:textId="2E0E5DAB" w:rsidR="009D0D62" w:rsidRDefault="009D0D62" w:rsidP="009D0D62">
+    <w:p w14:paraId="252E4F7A" w14:textId="7B60FDD0" w:rsidR="009D0D62" w:rsidRDefault="009D0D62" w:rsidP="009D0D62">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidRPr="009D0D62">
         <w:rPr>
           <w:rStyle w:val="ac"/>
         </w:rPr>
-        <w:t>ВСТУП ДО ФАХУ</w:t>
+        <w:t xml:space="preserve">ВСТУП ДО </w:t>
+      </w:r>
+      <w:r w:rsidR="001A54C4">
+        <w:rPr>
+          <w:rStyle w:val="ac"/>
+        </w:rPr>
+        <w:t>СПЕЦІАЛЬНОСТІ</w:t>
       </w:r>
       <w:r>
         <w:t>»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DE86C7A" w14:textId="101179AF" w:rsidR="00F008B0" w:rsidRDefault="00725C85" w:rsidP="00725C85">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>на тему:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F7FE74C" w14:textId="77777777" w:rsidR="00725C85" w:rsidRDefault="00725C85" w:rsidP="00725C85">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E1413E6" w14:textId="3DADAE55" w:rsidR="00725C85" w:rsidRDefault="00725C85" w:rsidP="00725C85">
       <w:pPr>
         <w:pStyle w:val="a5"/>
       </w:pPr>
       <w:r>
@@ -249,57 +253,60 @@
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E6A7911" w14:textId="77777777" w:rsidR="00725C85" w:rsidRPr="000846EE" w:rsidRDefault="00725C85" w:rsidP="000846EE">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55654D80" w14:textId="048F4DBF" w:rsidR="00725C85" w:rsidRDefault="00725C85" w:rsidP="009D0D62">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="00725C85">
         <w:rPr>
           <w:rStyle w:val="af2"/>
         </w:rPr>
         <w:t>Виконав</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="416E2F4E" w14:textId="5BF8C52E" w:rsidR="00725C85" w:rsidRDefault="00725C85" w:rsidP="00725C85">
+    <w:p w14:paraId="416E2F4E" w14:textId="46732A58" w:rsidR="00725C85" w:rsidRDefault="00725C85" w:rsidP="00725C85">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>студент групи ІСТ-25</w:t>
+        <w:t>студент групи ІСТ-2</w:t>
+      </w:r>
+      <w:r w:rsidR="001A54C4">
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F34C965" w14:textId="02DC633F" w:rsidR="00725C85" w:rsidRDefault="00725C85" w:rsidP="00725C85">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="00725C85">
         <w:t>Ім′я ПРІЗВИЩЕ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D53A851" w14:textId="77777777" w:rsidR="00725C85" w:rsidRDefault="00725C85" w:rsidP="009B2752">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C66F3B4" w14:textId="77777777" w:rsidR="000846EE" w:rsidRDefault="000846EE" w:rsidP="009B2752">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33A7A17D" w14:textId="74725DEA" w:rsidR="00725C85" w:rsidRDefault="00725C85" w:rsidP="009D0D62">
       <w:pPr>
@@ -349,109 +356,122 @@
     </w:p>
     <w:p w14:paraId="173DC367" w14:textId="77777777" w:rsidR="009B2752" w:rsidRDefault="009B2752" w:rsidP="009B2752">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A2192BE" w14:textId="77777777" w:rsidR="009B2752" w:rsidRDefault="009B2752" w:rsidP="009B2752">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D2AEF44" w14:textId="77777777" w:rsidR="009B2752" w:rsidRDefault="009B2752" w:rsidP="009B2752">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69CE5C07" w14:textId="77777777" w:rsidR="009B2752" w:rsidRDefault="009B2752" w:rsidP="009B2752">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CB9E1F2" w14:textId="64E011AD" w:rsidR="005A4A2E" w:rsidRDefault="009B2752" w:rsidP="005A4A2E">
+    <w:p w14:paraId="6CB9E1F2" w14:textId="7F78DDF1" w:rsidR="005A4A2E" w:rsidRDefault="009B2752" w:rsidP="005A4A2E">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B2752">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>КИЇВ 2025</w:t>
+        <w:t>КИЇВ 202</w:t>
+      </w:r>
+      <w:r w:rsidR="001A54C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="005A4A2E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="565FB1B7" w14:textId="6644C1D8" w:rsidR="000F796C" w:rsidRDefault="000F796C" w:rsidP="000F796C">
       <w:pPr>
         <w:pStyle w:val="1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc205031200"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Зміст</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="17D1650C" w14:textId="058D63E2" w:rsidR="0002152C" w:rsidRDefault="008024B5">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="9627"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc205031201" w:history="1">
         <w:r w:rsidR="0002152C" w:rsidRPr="004C0F9A">
           <w:rPr>
             <w:rStyle w:val="af9"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Вступ</w:t>
         </w:r>
         <w:r w:rsidR="0002152C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="0002152C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="0002152C">
@@ -1212,70 +1232,72 @@
     </w:p>
     <w:p w14:paraId="09257FA6" w14:textId="082263EC" w:rsidR="00981459" w:rsidRDefault="00981459">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="712ECAC1" w14:textId="77777777" w:rsidR="00353059" w:rsidRDefault="00353059" w:rsidP="00353059">
       <w:pPr>
         <w:pStyle w:val="1"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc205031201"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Вступ</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="01ED40E0" w14:textId="77777777" w:rsidR="00353059" w:rsidRDefault="00353059" w:rsidP="00353059">
       <w:r>
         <w:t>Ця робота присвячена проблемі оформлення індивідуальних завдань.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43525ED9" w14:textId="59288117" w:rsidR="00353059" w:rsidRDefault="00353059" w:rsidP="00353059">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="57877519" w14:textId="7961042A" w:rsidR="009B2752" w:rsidRDefault="00A33E5A" w:rsidP="00353059">
       <w:pPr>
         <w:pStyle w:val="a"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc205031202"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Постановка завдання</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="266698AA" w14:textId="4438122F" w:rsidR="005A4A2E" w:rsidRDefault="005A4A2E" w:rsidP="005A4A2E">
       <w:r>
         <w:t>В цьому розділі буде пояснена постановка завдання.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4863DAC0" w14:textId="6303C369" w:rsidR="005A4A2E" w:rsidRDefault="00A33E5A" w:rsidP="00353059">
       <w:pPr>
         <w:pStyle w:val="a0"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc205031203"/>
       <w:r>
         <w:t>Загальні відомості</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="76DB6614" w14:textId="04F86AAA" w:rsidR="005A4A2E" w:rsidRDefault="005A4A2E" w:rsidP="005A4A2E">
       <w:r>
         <w:t>Текст для першого підрозділу</w:t>
       </w:r>
       <w:r w:rsidR="00353059">
         <w:t>.</w:t>
@@ -1397,90 +1419,101 @@
     </w:p>
     <w:p w14:paraId="391F3AB5" w14:textId="18013E1E" w:rsidR="00601443" w:rsidRDefault="00601443" w:rsidP="001B378D">
       <w:pPr>
         <w:pStyle w:val="afb"/>
       </w:pPr>
       <w:r>
         <w:t>Рис. 1.1. Ілюстрація до розділу 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0390DDC3" w14:textId="6798280D" w:rsidR="00353059" w:rsidRDefault="00353059">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="53456CFD" w14:textId="32F3173B" w:rsidR="00353059" w:rsidRDefault="008A5857" w:rsidP="00353059">
       <w:pPr>
         <w:pStyle w:val="a0"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc205031204"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Методи вирішення</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="0FBB6DCE" w14:textId="4FB2AA03" w:rsidR="00353059" w:rsidRDefault="00353059" w:rsidP="00353059">
       <w:r>
         <w:t>Текст до другого підрозділу.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F36730A" w14:textId="25214F20" w:rsidR="006B5AA9" w:rsidRDefault="006A7BAF" w:rsidP="003668E7">
       <w:pPr>
         <w:pStyle w:val="afd"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Таблиця 1.1. </w:t>
       </w:r>
       <w:r w:rsidR="003668E7">
         <w:t>Таблиця розділу 1</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="aff"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="57" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="57" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1119"/>
         <w:gridCol w:w="6096"/>
         <w:gridCol w:w="2392"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005532F0" w14:paraId="3AA016A0" w14:textId="77777777" w:rsidTr="00AD0C13">
+      <w:tr w:rsidR="005532F0" w14:paraId="3AA016A0" w14:textId="77777777" w:rsidTr="00DB3F95">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10930843" w14:textId="00D4DCBD" w:rsidR="005532F0" w:rsidRPr="008D5DD4" w:rsidRDefault="00AD0C13" w:rsidP="005532F0">
             <w:pPr>
               <w:pStyle w:val="af0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="af2"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="af2"/>
               </w:rPr>
               <w:t>№ з/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1510,51 +1543,54 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2392" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A0CDDA6" w14:textId="7F4BE600" w:rsidR="005532F0" w:rsidRPr="008D5DD4" w:rsidRDefault="00AD0C13" w:rsidP="005532F0">
             <w:pPr>
               <w:pStyle w:val="af0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="af2"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="af2"/>
               </w:rPr>
               <w:t>Кількість</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D5DD4" w14:paraId="24F287C3" w14:textId="77777777" w:rsidTr="00AD0C13">
+      <w:tr w:rsidR="008D5DD4" w14:paraId="24F287C3" w14:textId="77777777" w:rsidTr="00DB3F95">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41219B86" w14:textId="074F0F4C" w:rsidR="008D5DD4" w:rsidRPr="008D5DD4" w:rsidRDefault="008D5DD4" w:rsidP="005532F0">
             <w:pPr>
               <w:pStyle w:val="af0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D5DD4">
               <w:rPr>
                 <w:rStyle w:val="ac"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1584,51 +1620,54 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2392" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73732F82" w14:textId="51DEE57C" w:rsidR="008D5DD4" w:rsidRPr="008D5DD4" w:rsidRDefault="008D5DD4" w:rsidP="005532F0">
             <w:pPr>
               <w:pStyle w:val="af0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="ac"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D5DD4">
               <w:rPr>
                 <w:rStyle w:val="ac"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005532F0" w14:paraId="08B57ED9" w14:textId="77777777" w:rsidTr="00AD0C13">
+      <w:tr w:rsidR="005532F0" w14:paraId="08B57ED9" w14:textId="77777777" w:rsidTr="00DB3F95">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A90D27D" w14:textId="5176FE44" w:rsidR="005532F0" w:rsidRDefault="00AD0C13" w:rsidP="00AD0C13">
             <w:pPr>
               <w:pStyle w:val="af0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -1643,204 +1682,205 @@
             <w:r>
               <w:t>Рядок таблиці 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2392" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AC2A80B" w14:textId="4D404DC0" w:rsidR="005532F0" w:rsidRDefault="00AD0C13" w:rsidP="00AD0C13">
             <w:pPr>
               <w:pStyle w:val="af0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005532F0" w14:paraId="208A5A22" w14:textId="77777777" w:rsidTr="00694F37">
+      <w:tr w:rsidR="005532F0" w14:paraId="208A5A22" w14:textId="77777777" w:rsidTr="00DB3F95">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35CFFDEF" w14:textId="5D0565D2" w:rsidR="005532F0" w:rsidRDefault="00AD0C13" w:rsidP="00AD0C13">
             <w:pPr>
               <w:pStyle w:val="af0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="074D8F05" w14:textId="386F614E" w:rsidR="005532F0" w:rsidRDefault="00AD0C13" w:rsidP="00AD0C13">
             <w:pPr>
               <w:pStyle w:val="af0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Рядок таблиці </w:t>
-[...2 lines deleted...]
-              <w:t>2</w:t>
+              <w:t>Рядок таблиці 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2392" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45747A73" w14:textId="381A541E" w:rsidR="005532F0" w:rsidRDefault="00AD0C13" w:rsidP="00AD0C13">
             <w:pPr>
               <w:pStyle w:val="af0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00694F37" w14:paraId="0A19DD5A" w14:textId="77777777" w:rsidTr="00AD0C13">
+      <w:tr w:rsidR="00694F37" w14:paraId="0A19DD5A" w14:textId="77777777" w:rsidTr="00DB3F95">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18C831DA" w14:textId="0D08EC28" w:rsidR="00694F37" w:rsidRDefault="00694F37" w:rsidP="00694F37">
             <w:pPr>
               <w:pStyle w:val="af0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="532D3915" w14:textId="20F68390" w:rsidR="00694F37" w:rsidRDefault="00694F37" w:rsidP="00694F37">
             <w:pPr>
               <w:pStyle w:val="af0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Рядок таблиці </w:t>
-[...2 lines deleted...]
-              <w:t>3</w:t>
+              <w:t>Рядок таблиці 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2392" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08F3C003" w14:textId="2BF7FB46" w:rsidR="00694F37" w:rsidRDefault="00694F37" w:rsidP="00694F37">
             <w:pPr>
               <w:pStyle w:val="af0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>3</w:t>
-[...2 lines deleted...]
-              <w:t>00</w:t>
+              <w:t>300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0BFF698C" w14:textId="77777777" w:rsidR="005532F0" w:rsidRDefault="005532F0" w:rsidP="00AD0C13">
       <w:pPr>
         <w:pStyle w:val="af0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CF48DE6" w14:textId="77777777" w:rsidR="00AD0C13" w:rsidRPr="00AD0C13" w:rsidRDefault="00AD0C13" w:rsidP="00AD0C13"/>
     <w:p w14:paraId="39CE89DB" w14:textId="02B6F089" w:rsidR="00353059" w:rsidRDefault="00353059">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="580A8339" w14:textId="174A005B" w:rsidR="00353059" w:rsidRDefault="008A5857" w:rsidP="00353059">
       <w:pPr>
         <w:pStyle w:val="a"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc205031205"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Розробка вирішення</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="2BFB85AB" w14:textId="201FA384" w:rsidR="00353059" w:rsidRDefault="00353059" w:rsidP="00353059">
-[...1 lines deleted...]
-        <w:t>В цьому розділі буде опис розробленого алгоритму.</w:t>
+    <w:p w14:paraId="2BFB85AB" w14:textId="7206AF12" w:rsidR="00353059" w:rsidRDefault="00025193" w:rsidP="00353059">
+      <w:r>
+        <w:t>У цьому розділі буде описано розроблений алгоритм</w:t>
+      </w:r>
+      <w:r w:rsidR="00353059">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A3D0D6A" w14:textId="3984D866" w:rsidR="00353059" w:rsidRDefault="0075558E" w:rsidP="00353059">
       <w:pPr>
         <w:pStyle w:val="a0"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc205031206"/>
       <w:r>
         <w:t>Схема алгоритму</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="34EA0FC7" w14:textId="1FDE7655" w:rsidR="00353059" w:rsidRDefault="00353059" w:rsidP="00353059">
       <w:r>
         <w:t>Схема алгоритму.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D87F993" w14:textId="77777777" w:rsidR="006B5AA9" w:rsidRDefault="006B5AA9" w:rsidP="006B5AA9">
       <w:pPr>
         <w:pStyle w:val="afb"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
@@ -1902,292 +1942,258 @@
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="2D6C4766" id="Полотно 1" o:spid="_x0000_s1026" editas="canvas" style="width:6in;height:190.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="54864,24193" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzpaK48wIAADIGAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u0zAUvkfiHSzfs6Rd27Fq6VR1GkKa&#10;tokN7dp1nMaSYwfbbVqu0PYOXPMKIJDGpPEM6RtxbCddYRMXwI1zTs7/d34ODpeFQAumDVcywZ2d&#10;GCMmqUq5nCX47eXxi5cYGUtkSoSSLMErZvDh6Pmzg6ocsq7KlUiZRuBEmmFVJji3thxGkaE5K4jZ&#10;USWTIMyULogFVs+iVJMKvBci6sbxIKqUTkutKDMG/h4FIR55/1nGqD3LMsMsEgmG3Kx/tX+n7o1G&#10;B2Q406TMOW3SIH+RRUG4hKAbV0fEEjTX/JGrglOtjMrsDlVFpLKMU+ZrgGo68W/VTIhcEOOLoYBO&#10;myBQ/9HvdObyNkrw9JgL4ZhSGzsRGi0IoFbl3DKHU/SLVgRZDJ2t+1bQRwYqVQldNOWmn+bf8rzI&#10;Scl8+WZITxfnGvEUhmxvr7vf2R3EXYwkKWCo6k/rj/WX+r7+UX+uv9Vf1x/gva9v6+9ofQ3MbX23&#10;vllf+193aMu+SRl8X5TnuuEMkA6FZaYL94UmoSWEHfR24wHEXCUYJi/u9sPwsKVFFOTQv15/F8ad&#10;gkJnH5igAbC1nhyur5gqkCMSbDUnciZchWRIFifGBpRbNYDcARry8ZRdCeaUhXzDMgDDhfXWfl/Y&#10;pmeEUiZtJ4hykrLQyk4f8m5b6TbMWfjGeofOcwYjsPHdOGg1g5PWd8i10XemzK/bxjj+U2LBeGPh&#10;IytpN8YFl0o/5UBAVU3koN+CFKBxKE1VuoJR0SosuynpMQe8T4ix50TDdsMdgItlz+DJhKoSrBoK&#10;o1zp90/9d/owyyDFqIJrkWDzbk40w0i8ljDl0O6eOy+e6fX3usDobcl0WyLnxUTBanXgNpbUk07f&#10;ipbMtCqu4LCNXVQQEUkhdoKp1S0zseGKwWmkbDz2anBSSmJP5IU7EKF5bpYul1dEl+3Qwbyeqnaz&#10;Hs1d0HX9kGo8tyrjfigfcG3whi33lL9LfoSaI+ou3zbvtR5O/egnAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAtk/letwAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvEMBCF74L/IcyCNzfZtdRSmy4i&#10;KKIHdS14zTbZNmwyKU12W/31jl708uDxhve+qTazd+xkxmgDSlgtBTCDbdAWOwnN+/1lASwmhVq5&#10;gEbCp4mwqc/PKlXqMOGbOW1Tx6gEY6kk9CkNJeex7Y1XcRkGg5Ttw+hVIjt2XI9qonLv+FqInHtl&#10;kRZ6NZi73rSH7dFLyNZ7V7w+5M9fj00zPX1k9lq8WCkvFvPtDbBk5vR3DD/4hA41Me3CEXVkTgI9&#10;kn6VsiLPyO4kXBUrAbyu+H/6+hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAzpaK48wIA&#10;ADIGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC2T+V6&#10;3AAAAAUBAAAPAAAAAAAAAAAAAAAAAE0FAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;VgYAAAAA&#10;">
                 <v:shape id="_x0000_s1027" type="#_x0000_t75" style="position:absolute;width:54864;height:24193;visibility:visible;mso-wrap-style:square" filled="t">
                   <v:fill o:detectmouseclick="t"/>
                   <v:path o:connecttype="none"/>
                 </v:shape>
                 <v:shape id="Рівнобедрений трикутник 1772913602" o:spid="_x0000_s1028" type="#_x0000_t5" style="position:absolute;left:16430;top:2000;width:20146;height:19145;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBd+7ejyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4XfIdlhN7qxoimpq6ihUILhdLYgschOyah2dmYWTV9+26h0ON8/7PaDK5VF+ql8WxgOklAEZfe&#10;NlwZ+Ng/3d2DkoBssfVMBr5JYLMe3awwt/7K73QpQqViCEuOBuoQulxrKWtyKBPfEUfu6HuHIZ59&#10;pW2P1xjuWp0myUI7bDg21NjRY03lV3F2Bk4yl4M+zj+L9NTu9i9vcp5lr8bcjoftA6hAQ/gX/7mf&#10;bZyfZelyOlskKfz+FAHQ6x8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXfu3o8kAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" fillcolor="#4472c4 [3204]" strokecolor="#09101d [484]" strokeweight="1pt"/>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="347E3BDE" w14:textId="21D4FB3C" w:rsidR="006B5AA9" w:rsidRPr="006B5AA9" w:rsidRDefault="006B5AA9" w:rsidP="006B5AA9">
       <w:pPr>
         <w:pStyle w:val="afb"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Рис. </w:t>
-[...8 lines deleted...]
-        <w:t>2</w:t>
+        <w:t>Рис. 2.1. Ілюстрація до розділу 2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FEAABB6" w14:textId="77777777" w:rsidR="00F043AB" w:rsidRDefault="00F043AB" w:rsidP="00353059"/>
     <w:p w14:paraId="06E6290E" w14:textId="46C1A1E7" w:rsidR="00353059" w:rsidRDefault="00353059">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D6CEE04" w14:textId="59786F42" w:rsidR="00353059" w:rsidRDefault="0075558E" w:rsidP="00353059">
       <w:pPr>
         <w:pStyle w:val="a0"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc205031207"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Програмна реалізація</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="631C2ED1" w14:textId="651A4160" w:rsidR="00353059" w:rsidRDefault="00353059" w:rsidP="00353059">
       <w:r>
         <w:t>Програмна реалізація.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DA5AC19" w14:textId="67C80BA1" w:rsidR="0075558E" w:rsidRDefault="0075558E">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="00730372" w14:textId="369715E0" w:rsidR="0075558E" w:rsidRDefault="0075558E" w:rsidP="0075558E">
       <w:pPr>
         <w:pStyle w:val="1"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc205031208"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Висновки</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="6DDDEF37" w14:textId="480AA94D" w:rsidR="0075558E" w:rsidRDefault="0075558E" w:rsidP="0075558E">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">В результаті виконання </w:t>
+    <w:p w14:paraId="6DDDEF37" w14:textId="2458919C" w:rsidR="0075558E" w:rsidRDefault="00025193" w:rsidP="0075558E">
+      <w:r>
+        <w:t>У результаті виконання індивідуального завдання було реалізовано таке</w:t>
       </w:r>
       <w:r w:rsidR="00B6268A">
-        <w:t>індивідуального завдання було реалізовано наступне.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="160EDA0F" w14:textId="52D02FCA" w:rsidR="00B6268A" w:rsidRDefault="00B6268A">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="17C63705" w14:textId="559DC5A9" w:rsidR="00B6268A" w:rsidRDefault="00B6268A" w:rsidP="00B6268A">
       <w:pPr>
         <w:pStyle w:val="1"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc205031209"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Список джерел</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="0D8C9A79" w14:textId="1441E3E0" w:rsidR="00A405EF" w:rsidRDefault="00CC0A0F" w:rsidP="003F48BB">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
       </w:pPr>
       <w:r w:rsidRPr="00CC0A0F">
-        <w:t>Бородавка Є. В., Терентьєв О. О. Комп'ютерна графіка : підручник. Київ : ЦП "</w:t>
-[...7 lines deleted...]
-        <w:t>", 2023. 132 с.</w:t>
+        <w:t>Бородавка Є. В., Терентьєв О. О. Комп'ютерна графіка : підручник. Київ : ЦП "Компринт", 2023. 132 с.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B133F60" w14:textId="16EE24A8" w:rsidR="003F48BB" w:rsidRDefault="00F255BB" w:rsidP="003F48BB">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
       </w:pPr>
       <w:r w:rsidRPr="00F255BB">
         <w:t>Бородавка Є. В. Інтегрована система керування процесом будівництва. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F255BB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Build-Master-Class</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F255BB">
-        <w:t> : Тези доповідей міжнародної науково-практичної конференції молодих вчених «Буд-Майстер-Клас», м. Київ, 5—7 </w:t>
-[...7 lines deleted...]
-        <w:t>. 2024 р. Київ, 2024. С. 421—422.</w:t>
+        <w:t> : Тези доповідей міжнародної науково-практичної конференції молодих вчених «Буд-Майстер-Клас», м. Київ, 5—7 листоп. 2024 р. Київ, 2024. С. 421—422.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AEBF3B6" w14:textId="0E76B6E4" w:rsidR="001E1260" w:rsidRPr="00981459" w:rsidRDefault="007761D0" w:rsidP="003F48BB">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00981459">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Integration of data flows of the construction project life cycle to create a digital enterprise based on building information modeling / R. Akselrod et al. </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00981459">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>International</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> journal of emerging technology and advanced engineering</w:t>
+        <w:t>International journal of emerging technology and advanced engineering</w:t>
       </w:r>
       <w:r w:rsidRPr="00981459">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. 2022. Vol. 12, no. 1. P. 40—50. URL: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00981459">
           <w:rPr>
             <w:rStyle w:val="af9"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.46338/ijetae0122_05</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00981459">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> (date of access: 13.09.2024).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54654DC4" w14:textId="2BA774E6" w:rsidR="00B6268A" w:rsidRPr="00B6268A" w:rsidRDefault="00B6268A" w:rsidP="00B6268A"/>
     <w:sectPr w:rsidR="00B6268A" w:rsidRPr="00B6268A" w:rsidSect="00353059">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="709" w:footer="709" w:gutter="567"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B973EB5" w14:textId="77777777" w:rsidR="00C80EFC" w:rsidRDefault="00C80EFC" w:rsidP="00353059">
+    <w:p w14:paraId="282851F3" w14:textId="77777777" w:rsidR="001021A0" w:rsidRDefault="001021A0" w:rsidP="00353059">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F52374B" w14:textId="77777777" w:rsidR="00C80EFC" w:rsidRDefault="00C80EFC" w:rsidP="00353059">
+    <w:p w14:paraId="042AD89A" w14:textId="77777777" w:rsidR="001021A0" w:rsidRDefault="001021A0" w:rsidP="00353059">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="903183572"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="0BB0A6E0" w14:textId="1607AA7B" w:rsidR="00353059" w:rsidRDefault="00353059" w:rsidP="00353059">
         <w:pPr>
           <w:pStyle w:val="af6"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
@@ -2203,61 +2209,61 @@
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="625B6DEC" w14:textId="77777777" w:rsidR="00353059" w:rsidRDefault="00353059" w:rsidP="00353059">
     <w:pPr>
       <w:pStyle w:val="af6"/>
       <w:ind w:firstLine="0"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7937FB50" w14:textId="77777777" w:rsidR="00C80EFC" w:rsidRDefault="00C80EFC" w:rsidP="00353059">
+    <w:p w14:paraId="324FB772" w14:textId="77777777" w:rsidR="001021A0" w:rsidRDefault="001021A0" w:rsidP="00353059">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6EC28109" w14:textId="77777777" w:rsidR="00C80EFC" w:rsidRDefault="00C80EFC" w:rsidP="00353059">
+    <w:p w14:paraId="4733D30A" w14:textId="77777777" w:rsidR="001021A0" w:rsidRDefault="001021A0" w:rsidP="00353059">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BF55AC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="39806E26"/>
     <w:lvl w:ilvl="0" w:tplc="0422000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -2440,134 +2446,139 @@
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1848667930">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="504128702">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="5424" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A15C5D"/>
     <w:rsid w:val="0002152C"/>
+    <w:rsid w:val="00025193"/>
     <w:rsid w:val="00045D55"/>
     <w:rsid w:val="000846EE"/>
     <w:rsid w:val="000F37A9"/>
     <w:rsid w:val="000F796C"/>
+    <w:rsid w:val="001021A0"/>
+    <w:rsid w:val="001A54C4"/>
     <w:rsid w:val="001B378D"/>
     <w:rsid w:val="001E1260"/>
     <w:rsid w:val="0023475C"/>
     <w:rsid w:val="00295A8E"/>
     <w:rsid w:val="00353059"/>
     <w:rsid w:val="003668E7"/>
     <w:rsid w:val="00382C9F"/>
     <w:rsid w:val="003C50A9"/>
     <w:rsid w:val="003C646F"/>
     <w:rsid w:val="003F48BB"/>
     <w:rsid w:val="004075C9"/>
     <w:rsid w:val="00426343"/>
     <w:rsid w:val="00460699"/>
+    <w:rsid w:val="00520151"/>
     <w:rsid w:val="00532A79"/>
     <w:rsid w:val="00535E5E"/>
     <w:rsid w:val="005532F0"/>
     <w:rsid w:val="00555FBA"/>
     <w:rsid w:val="00583B38"/>
     <w:rsid w:val="005A4A2E"/>
     <w:rsid w:val="00601443"/>
     <w:rsid w:val="00694F37"/>
     <w:rsid w:val="006A7BAF"/>
     <w:rsid w:val="006B22C4"/>
     <w:rsid w:val="006B5AA9"/>
     <w:rsid w:val="00711974"/>
     <w:rsid w:val="00725C85"/>
     <w:rsid w:val="0075558E"/>
     <w:rsid w:val="007761D0"/>
     <w:rsid w:val="007C2D7F"/>
     <w:rsid w:val="008024B5"/>
+    <w:rsid w:val="008437F2"/>
     <w:rsid w:val="008607AA"/>
     <w:rsid w:val="00890E14"/>
     <w:rsid w:val="008A5857"/>
     <w:rsid w:val="008D5DD4"/>
     <w:rsid w:val="00906BD9"/>
     <w:rsid w:val="00951F29"/>
     <w:rsid w:val="00981459"/>
     <w:rsid w:val="009B2752"/>
     <w:rsid w:val="009D0D62"/>
     <w:rsid w:val="00A15C5D"/>
     <w:rsid w:val="00A33E5A"/>
     <w:rsid w:val="00A405EF"/>
     <w:rsid w:val="00A63708"/>
     <w:rsid w:val="00AB10AC"/>
     <w:rsid w:val="00AD0C13"/>
     <w:rsid w:val="00B137D6"/>
     <w:rsid w:val="00B36CBE"/>
     <w:rsid w:val="00B6268A"/>
     <w:rsid w:val="00BB0F37"/>
     <w:rsid w:val="00C12FDE"/>
     <w:rsid w:val="00C80EFC"/>
     <w:rsid w:val="00CC0A0F"/>
     <w:rsid w:val="00D071D0"/>
     <w:rsid w:val="00D507B0"/>
     <w:rsid w:val="00DA2BF3"/>
     <w:rsid w:val="00DA5BB0"/>
+    <w:rsid w:val="00DB3F95"/>
     <w:rsid w:val="00E1544D"/>
     <w:rsid w:val="00E733DF"/>
     <w:rsid w:val="00EE3F5F"/>
     <w:rsid w:val="00F008B0"/>
     <w:rsid w:val="00F043AB"/>
     <w:rsid w:val="00F255BB"/>
     <w:rsid w:val="00FF3607"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
@@ -3176,50 +3187,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="a1"/>
     <w:next w:val="a1"/>
     <w:link w:val="90"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A15C5D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a2">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a3">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a4">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
@@ -3645,83 +3657,81 @@
     <w:rsid w:val="007761D0"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="afa">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="a2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007761D0"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="11">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="a1"/>
     <w:next w:val="a1"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00711974"/>
+    <w:rsid w:val="001A54C4"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:caps/>
-      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="21">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="a1"/>
     <w:next w:val="a1"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00583B38"/>
+    <w:rsid w:val="001A54C4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1701"/>
         <w:tab w:val="right" w:leader="underscore" w:pos="9627"/>
       </w:tabs>
       <w:ind w:left="284" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:smallCaps/>
-      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="31">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="a1"/>
     <w:next w:val="a1"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008024B5"/>
     <w:pPr>
       <w:ind w:left="560"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="41">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="a1"/>
@@ -4734,75 +4744,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\ISO690Nmerical.XSL" StyleName="ISO 690 – числове посиланння" Version="1987"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA95D990-8334-4409-AA6D-A235D1CB3EBD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>274</Words>
-  <Characters>2334</Characters>
+  <Words>1642</Words>
+  <Characters>937</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
+  <Lines>7</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2603</CharactersWithSpaces>
+  <CharactersWithSpaces>2574</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Yevhenii Borodavka</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>2a32ab9a-2369-4ac0-81f4-4f6b5cc44ab0</vt:lpwstr>
   </property>